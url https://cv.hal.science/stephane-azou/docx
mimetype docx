--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -463,451 +463,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+                <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Military Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04145533v1</w:t>
+                <w:t xml:space="preserve">hal-03582174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roua Youssef</w:t>
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tim.2022.3150582⟩</w:t>
+              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03582174v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">An Experimental Demonstration of Joint Linear Impairments Compensation in Coherent Optical Systems Using a Parametric Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Systems Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
+              <w:t xml:space="preserve">Journal of Military Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32754/JMT.2022.2.03⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358461v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Estimation of the Channel Parameters in Presence of Transmitter and Receiver IQ Impairments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -967,90 +967,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Open Journal of the Communications Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3, pp.1428-1444. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2125,295 +2125,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of a parallel two-box digital polynomial predistorter for an SOA-based CO-OFDM system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Phaser-Based Processing of Impulse Radio UWB over Fiber Systems Employing SOA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cherif Diouf</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+                <w:t xml:space="preserve">A Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.023⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01563827v1</w:t>
+                <w:t xml:space="preserve">hal-01456315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Phaser-Based Processing of Impulse Radio UWB over Fiber Systems Employing SOA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Hamie</w:t>
+                <w:t xml:space="preserve">Robustness analysis of a parallel two-box digital polynomial predistorter for an SOA-based CO-OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Al Housseini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A Alaeddine</w:t>
+                <w:t xml:space="preserve">Alexandru Noaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 36, pp.33-40. </w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.442 - 452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.02.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456315v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the power efficiency of SOA-based UWB over fiber systems via pulse shape randomization</w:t>
               </w:r>
@@ -2527,278 +2527,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 336, pp.177 - 183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01218942v1</w:t>
+                <w:t xml:space="preserve">hal-01088835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 336, pp.177 - 183. </w:t>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (20), pp.2162-2165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2014.09.067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2015.2455674⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088835v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical analysis of multipath interference for impulse radio UWB systems</w:t>
               </w:r>
@@ -2823,51 +2823,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Franklin Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 352, pp.5952 - 5967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3012,235 +3012,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00876527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative Analysis of some Low-Complexity Blind Synchronization Algorithms for IR-UWB Systems</w:t>
+                <w:t xml:space="preserve">A Non-Data-Aided Rapid Synchronization Method for UWB Impulse Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 7 (5), pp.374-381. </w:t>
+              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (8), pp.1308 - 1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4304/jcm.7.5.374-381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.060112.120763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00714115v1</w:t>
+                <w:t xml:space="preserve">hal-00733959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Non-Data-Aided Rapid Synchronization Method for UWB Impulse Radio</w:t>
+                <w:t xml:space="preserve">Comparative Analysis of some Low-Complexity Blind Synchronization Algorithms for IR-UWB Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (8), pp.1308 - 1311. </w:t>
+              <w:t xml:space="preserve">Journal of Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.374-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LCOMM.2012.060112.120763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4304/jcm.7.5.374-381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00733959v1</w:t>
+                <w:t xml:space="preserve">hal-00714115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Blind Estimation of Chip Time of Time-Hopping Signals Through Minimization of a Multimodal Cost Function</w:t>
               </w:r>
@@ -3252,51 +3252,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 59 (2), pp.842-847. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3330,51 +3330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3667,51 +3667,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems I: Regular Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 53 (6), pp.1329-1340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4518,177 +4518,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Subcarrier Weighting for Mitigation of Laser Phase Noise in Optical Constant Envelope OFDM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Delay-Doppler Analysis of IR-UWB Signals for People Detection in Indoor Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Congress (Signal Processing in Photonic Communications)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2025.SpTh3E.5⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE 36th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Istanbul, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC62392.2025.11275479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303666v1</w:t>
+                <w:t xml:space="preserve">hal-05432882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AI-Based Human Detection in Indoor Environments using IR-UWB Radar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4733,206 +4729,210 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Emerging Technologies and Computing (IC_ETC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IC_ETC65981.2025.11141102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05264088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay-Doppler Analysis of IR-UWB Signals for People Detection in Indoor Environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Optimal Subcarrier Weighting for Mitigation of Laser Phase Noise in Optical Constant Envelope OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hourzadehgharabolagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE 36th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Istanbul, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">Advanced Photonics Congress (Signal Processing in Photonic Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. SpTh3E.5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC62392.2025.11275479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2025.SpTh3E.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05432882v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
               </w:r>
@@ -5082,51 +5082,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5207,51 +5207,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5293,126 +5293,126 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03818275v1</w:t>
@@ -5436,51 +5436,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adel Belouchrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5547,667 +5547,667 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358477v1</w:t>
+                <w:t xml:space="preserve">hal-03420595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
+                <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03148309v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
+                <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Sime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9593089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03420595v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03601367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Phu Quoc Island (virtual), Vietnam. pp.7-11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03420634v1</w:t>
+                <w:t xml:space="preserve">hal-03148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint Estimation and Compensation of Transmitter IQ Imbalance and Laser Phase Noise in Coherent Optical Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.STh1F.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPC48725.2021.9593089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03601367v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Improved Envelope Tracking SOA Amplifier for CO-OFDM Transmission by Using PSO</w:t>
               </w:r>
@@ -6438,230 +6438,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01697205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fonctions et systèmes à base de SOA pour la conversion de fréquences et la transmission IR-UWB sur fibre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Performances d’un SOA à gain bloqué (GC-SOA) dans un système de transmission optique CO’OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Rampone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560565v1</w:t>
+                <w:t xml:space="preserve">hal-01560602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances d’un SOA à gain bloqué (GC-SOA) dans un système de transmission optique CO’OFDM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Fonctions et systèmes à base de SOA pour la conversion de fréquences et la transmission IR-UWB sur fibre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée (JNOG 2017)</w:t>
+              <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560602v1</w:t>
+                <w:t xml:space="preserve">hal-01560565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Envelope-Tracking for SOA Amplification of Multicarrier Signals</w:t>
               </w:r>
@@ -6896,51 +6896,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
+                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
@@ -6997,51 +6997,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342225v1</w:t>
+                <w:t xml:space="preserve">hal-01342228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
               </w:r>
@@ -7079,51 +7079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th IEEE Workshop on Signal and Power Integrity (SPI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Turin, Italy. </w:t>
@@ -7155,51 +7155,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01342086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
+                <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
@@ -7256,51 +7256,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342228v1</w:t>
+                <w:t xml:space="preserve">hal-01342225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
               </w:r>
@@ -7539,152 +7539,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reach Extension of an IR-UWB over Fiber System via OOK Randomization and SOA Amplification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haidar Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">IEEE European Conf. on Networks and Communications (EUCNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01342199v1</w:t>
+                <w:t xml:space="preserve">hal-01508685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Optimizing the Operating Conditions of a Mach-Zehnder Modulator for IR-UWB over Fiber Transmission</w:t>
               </w:r>
@@ -7709,51 +7709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7789,152 +7789,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reach Extension of an IR-UWB over Fiber System via OOK Randomization and SOA Amplification</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Alaeddine</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serban Bejan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE European Conf. on Networks and Communications (EUCNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508685v1</w:t>
+                <w:t xml:space="preserve">hal-01342199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of nonlinear companding schemes for CO-OFDM transmissions</w:t>
               </w:r>
@@ -7959,51 +7959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Conference on Optical Communications and Networks (ICOCN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Suzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8316,368 +8316,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental results of a joint communication and positioning system based on MFSK signals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gildas Touin</w:t>
+                <w:t xml:space="preserve">Conception d'une forme d'onde IR-UWB optimisée et analyse de ses performances dans le canal IEEE 802.15.3a</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECUA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-6</w:t>
+              <w:t xml:space="preserve">MajecSTIC'10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00491662v1</w:t>
+                <w:t xml:space="preserve">hal-00562663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une forme d'onde IR-UWB optimisée et analyse de ses performances dans le canal IEEE 802.15.3a</w:t>
+                <w:t xml:space="preserve">Maximum Likelihood and Orthogonal Subspace based approach for Improved IR-UWB Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MajecSTIC'10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-8</w:t>
+              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00562663v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00485719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximum Likelihood and Orthogonal Subspace based approach for Improved IR-UWB Channel Estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+                <w:t xml:space="preserve">Experimental results of a joint communication and positioning system based on MFSK signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gildas Touin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1-5</w:t>
+              <w:t xml:space="preserve">ECUA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485719v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On joint acoustic communication and positioning through MFSK-modulated signals and Costas arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Touin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8728,51 +8728,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8931,51 +8931,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9091,51 +9091,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Hodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9212,51 +9212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9329,51 +9329,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oceans'2005 Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9401,217 +9401,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508717v1</w:t>
+                <w:t xml:space="preserve">hal-03224047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A New Compression Method using a Chaotic Symbolic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
+              <w:t xml:space="preserve">IEEE Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224047v1</w:t>
+                <w:t xml:space="preserve">hal-01508717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Gain Control in a Kalman Filter Based Synchronization Chaotic Receiver</w:t>
               </w:r>
@@ -9920,226 +9920,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223380v1</w:t>
+                <w:t xml:space="preserve">hal-01508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01508725v1</w:t>
+                <w:t xml:space="preserve">hal-03223380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t>
               </w:r>
@@ -10236,330 +10236,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Quinquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE-Communications 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508735v1</w:t>
+                <w:t xml:space="preserve">hal-00518865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Quinquis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Christine Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-Communications 2002</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518865v1</w:t>
+                <w:t xml:space="preserve">hal-01508730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">A robust synchronisation procedure for blind estimation of the symbol period and the timing offset in spread spectrum transmissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2002, Biloxi, United States. pp.2409-2415, </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANS.2002.1192004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSSTA.2002.1049322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508730v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t>
               </w:r>
@@ -11352,51 +11352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CCE6CC49"/>
+    <w:nsid w:val="397A3C44"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11583,51 +11583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-azou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156899035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3467549" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2020.101061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456315v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.02.001" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I Stanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Akbar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714115v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.5.374-381" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733959v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.060112.120763" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stanciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2090872" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00138-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P471HNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264088v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141102" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05432882v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11275479" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491662v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pennec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Touin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562663v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485719v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-azou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156899035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3467549" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2020.101061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I Stanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Akbar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.060112.120763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.5.374-381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stanciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2090872" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00138-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P471HNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05432882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11275479" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pennec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Touin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>