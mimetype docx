--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -199,291 +199,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFAR Compressed Detection in Heavy-Cluttered Indoor Environments Using IR-UWB Radar: New Experimentally Supported Results</w:t>
+                <w:t xml:space="preserve">Experimental demonstration of the effect of frequency mapping on performance in an SOA-based C-RAN architecture based on the AIFoF technology for 5G communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+                <w:t xml:space="preserve">Mahdi Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Youssef</w:t>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Yaacoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.991-1006. </w:t>
+              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 42 (16), pp.5485-5491. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TRS.2024.3467549⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3395765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733900v1</w:t>
+                <w:t xml:space="preserve">hal-04575057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of the effect of frequency mapping on performance in an SOA-based C-RAN architecture based on the AIFoF technology for 5G communications</w:t>
+                <w:t xml:space="preserve">CFAR Compressed Detection in Heavy-Cluttered Indoor Environments Using IR-UWB Radar: New Experimentally Supported Results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahdi Kasmi</w:t>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Morel</w:t>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lightwave Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 42 (16), pp.5485-5491. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Radar Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.991-1006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JLT.2024.3395765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TRS.2024.3467549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04575057v1</w:t>
+                <w:t xml:space="preserve">hal-04733900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An IR-UWB multi-sensor approach for collision avoidance in indoor environments</w:t>
               </w:r>
@@ -495,77 +495,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faheem Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Youssef</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Instrumentation and Measurement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 71, pp.1-13. </w:t>
@@ -616,77 +616,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Systems Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16 (3), pp.3794 - 3804. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,77 +746,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -876,64 +876,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Military Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 5 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,64 +980,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parametric Network for the Global Compensation of Physical Layer Linear Impairments in Coherent Optical Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1097,90 +1097,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of digital predistortion in a CO-OFDM system – a stochastic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Simone Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (13), pp.763-766. </w:t>
@@ -1361,90 +1361,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Very low-complexity filter lookup-table design with non-uniform spacing for SOA linearisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IET Optoelectronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1491,64 +1491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Numerical Assessment of an Effective Envelope-Tracking Semiconductor Optical Amplifier Design for Coherent-Optical OFDM Transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1608,77 +1608,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirping techniques for enhancing the performance of SOA-based UWB over fiber systems: An experimental demonstration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1742,64 +1742,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,64 +1876,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to “Sparse Preamble Design for Polarization Division Multiplexed CO-OFDM/OQAM Channel Estimation”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat-Quang Nhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1991,429 +1991,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple pre-distortion schemes for improving the power efficiency of SOA-based IR-UWB over fiber systems</w:t>
+                <w:t xml:space="preserve">On Phaser-Based Processing of Impulse Radio UWB over Fiber Systems Employing SOA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.07.066⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 36, pp.33-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01353980v1</w:t>
+                <w:t xml:space="preserve">hal-01456315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Phaser-Based Processing of Impulse Radio UWB over Fiber Systems Employing SOA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A Alaeddine</w:t>
+                <w:t xml:space="preserve">Robustness analysis of a parallel two-box digital polynomial predistorter for an SOA-based CO-OFDM system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Noaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2017.02.001⟩</w:t>
+              <w:t xml:space="preserve">Optics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 402, pp.442 - 452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456315v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01563827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness analysis of a parallel two-box digital polynomial predistorter for an SOA-based CO-OFDM system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+                <w:t xml:space="preserve">Simple pre-distortion schemes for improving the power efficiency of SOA-based IR-UWB over fiber systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Hamie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Al Housseini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 402, pp.442 - 452. </w:t>
+              <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.optcom.2017.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.optcom.2016.07.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01563827v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving the power efficiency of SOA-based UWB over fiber systems via pulse shape randomization</w:t>
               </w:r>
@@ -2451,51 +2451,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optical Fiber Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 31, pp.161-167. </w:t>
@@ -2533,77 +2533,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance improvement of a SOA-based coherent optical-OFDM transmission system via nonlinear companding transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2663,90 +2663,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Joint Linearization/Companding Approach for Improving a CO-OFDM Transmitter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 27 (20), pp.2162-2165. </w:t>
@@ -2797,64 +2797,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A statistical analysis of multipath interference for impulse radio UWB systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai I Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2914,64 +2914,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-complexity synchronization algorithms for orthogonally modulated IR-UWB systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Najam-Ul-Islam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3031,64 +3031,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Non-Data-Aided Rapid Synchronization Method for UWB Impulse Radio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 16 (8), pp.1308 - 1311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3135,64 +3135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of some Low-Complexity Blind Synchronization Algorithms for IR-UWB Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (5), pp.374-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3239,51 +3239,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Blind Estimation of Chip Time of Time-Hopping Signals Through Minimization of a Multimodal Cost Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3324,286 +3324,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00657241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Performance Evaluation of Impulse Based UWB System in AWGN and Indoor Multipath Channel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rizwan Akbar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Technical Academy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t>
+              <w:t xml:space="preserve">, 2009, XIX (4), pp.53-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00395159v1</w:t>
+                <w:t xml:space="preserve">hal-00488227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Impulse Based UWB System in AWGN and Indoor Multipath Channel</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koffi Clément Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Collin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Technical Academy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, XIX (4), pp.53-74</w:t>
+              <w:t xml:space="preserve">, 2009, XIX (2), pp.183-196</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488227v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00395159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time Of Chip Estimation for an UWB System with Pulse Position Modulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Military Technical Academy Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, XVIII (2), pp.161-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3641,64 +3641,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Exact Kalman Filtering of Polynomial Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3874,64 +3874,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation, en contexte non coopératif, des paramètres d’une transmission à spectre étalé par séquence directe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement du Signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 20 (4), pp.337-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3956,64 +3956,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 2 (3), pp.638-642</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4038,51 +4038,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new discrete impulse response Gramian and its application to model reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bréhonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4524,103 +4524,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delay-Doppler Analysis of IR-UWB Signals for People Detection in Indoor Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE 36th International Symposium on Personal, Indoor and Mobile Radio Communications (PIMRC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Istanbul, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4648,373 +4648,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AI-Based Human Detection in Indoor Environments using IR-UWB Radar</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+                <w:t xml:space="preserve">Optimal Subcarrier Weighting for Mitigation of Laser Phase Noise in Optical Constant Envelope OFDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahra Hourzadehgharabolagh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roua Youssef</w:t>
+                <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Radoi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Yaacoub</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Emerging Technologies and Computing (IC_ETC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IC_ETC65981.2025.11141102⟩</w:t>
+              <w:t xml:space="preserve">Advanced Photonics Congress (Signal Processing in Photonic Communications)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. SpTh3E.5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2025.SpTh3E.5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264088v1</w:t>
+                <w:t xml:space="preserve">hal-05303666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Subcarrier Weighting for Mitigation of Laser Phase Noise in Optical Constant Envelope OFDM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zahra Hourzadehgharabolagh</w:t>
+                <w:t xml:space="preserve">AI-Based Human Detection in Indoor Environments using IR-UWB Radar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roua Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mihai Telescu</w:t>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noël Tanguy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tina Yaacoub</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Photonics Congress (Signal Processing in Photonic Communications)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, OPTICA, Jul 2025, Marseille, France. SpTh3E.5, </w:t>
+              <w:t xml:space="preserve">2025 International Conference on Emerging Technologies and Computing (IC_ETC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brest, France. pp.1-1, </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/SPPCOM.2025.SpTh3E.5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IC_ETC65981.2025.11141102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05303666v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental approach for IR-UWB Radar-Based people detection in Industry 4.0 environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaynab Baydoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roua Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tina Yaacoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32th European Signal Processing Conference (EUSIPCO 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.2042-2046</w:t>
@@ -5043,103 +5043,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance analysis of UFMC waveform in an SOA-based analog IF over fiber fronthaul link for the C-RAN architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, online, France</w:t>
@@ -5168,103 +5168,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of frequency mapping on intermodulation distortion in an SOA-based optical fronthaul C-RAN architecture for 5G communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahdi Kasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Bucharest, Romania</w:t>
@@ -5287,369 +5287,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Frunza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Belouchrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Choqueuse</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Belgrade, Serbia. pp.1616-1620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03818275v1</w:t>
+                <w:t xml:space="preserve">hal-04145035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ParamNet: A Multi-Layer Parametric Network for Joint Channel Estimation and Symbol Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Global Estimation and Compensation of Linear Effects in Coherent Optical Systems Based on Nonlinear Least Squares</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Frunza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 30th European Signal Processing Conference (EUSIPCO)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 14th International Conference on Communications (COMM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Bucharest, France. pp.3794-3804, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSYST.2021.3111777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO55093.2022.9909961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04145035v1</w:t>
+                <w:t xml:space="preserve">hal-03818275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of the Linearization of an SOA based CO-OFDM System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver (virtual), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5687,90 +5687,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse stochastique de la linéarisation en bande de base des SOAs dans les réseaux optiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Igor Simone Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t>
@@ -5838,64 +5838,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE Photonics Conference (IPC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Vancouver, Canada. pp.1-2, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5923,598 +5923,598 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03601367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
+                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Igor Simone Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Phu Quoc Island (virtual), Vietnam. pp.7-11, </w:t>
+              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.STh1F.6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148309v1</w:t>
+                <w:t xml:space="preserve">hal-03358477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOAs and Digital Linearization in Optical Networks – A Stochastic Investigation</w:t>
+                <w:t xml:space="preserve">Digital Predistortion for CO-OFDM Systems Using Generalized Memory Polynomials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline E Sime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO: Science and Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, San Jose, United States. pp.STh1F.6, </w:t>
+              <w:t xml:space="preserve">2020 IEEE Eighth International Conference on Communications and Electronics (ICCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Phu Quoc Island (virtual), Vietnam. pp.7-11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/CLEO_SI.2021.STh1F.6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICCE48956.2021.9352081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03358477v1</w:t>
+                <w:t xml:space="preserve">hal-03148309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Improved Envelope Tracking SOA Amplifier for CO-OFDM Transmission by Using PSO</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Robustness Improvement of Compact Predistorters in a CO-OFDM System Using Semiconductor Optical Amplifiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Younes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Telescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noël Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE 10th Latin-American Conference on Communications (LATINCOM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2018.8613235⟩</w:t>
+              <w:t xml:space="preserve">29th International Conference on Microelectronics (ICM), 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02468952v1</w:t>
+                <w:t xml:space="preserve">hal-01697205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Improvement of Compact Predistorters in a CO-OFDM System Using Semiconductor Optical Amplifiers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">An Improved Envelope Tracking SOA Amplifier for CO-OFDM Transmission by Using PSO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Cesar Ortiz-Cornejo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Arturo Pardiñas-Mir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International Conference on Microelectronics (ICM), 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Beirut, Lebanon. </w:t>
+              <w:t xml:space="preserve">2018 IEEE 10th Latin-American Conference on Communications (LATINCOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Guadalajara, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICM.2017.8268828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATINCOM.2018.8613235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01697205v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances d’un SOA à gain bloqué (GC-SOA) dans un système de transmission optique CO’OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John D. Sierra Beltran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6578,51 +6578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Rampone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Microondes, JCOM 2017, </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6673,77 +6673,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. C. Ortiz Cornejo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Pardinas Mir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE International Symposium on Circuits and Systems (ISCAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Baltimore, MD, USA, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6803,77 +6803,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kim Batselier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 12th International Conference on ASIC (ASICON)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Guiyang, China</w:t>
@@ -6915,90 +6915,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la robustesse de pré-distorseurs numériques statiques pour la compensation de non-linéarités au sein de transmetteurs optiques multi-porteuses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
@@ -7027,90 +7027,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of digital predistortion to compensate the nonlinear effects of semiconductor optical amplifiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7174,90 +7174,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation conjointe d’une réduction de PAPR via une loi µ et d’un modèle comportemental pour la linéarisation d’un transmetteur optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Club Optique et Micro-Ondes (JCOM2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Nice, France</w:t>
@@ -7299,90 +7299,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pré-distorsion numérique à très faible complexité pour la compensation d'effets non-linéaires au sein d'un transmetteur optique CO-OFDM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noël Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bordeaux 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Bordeaux, France</w:t>
@@ -7424,51 +7424,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pulse Shape Pre-distortion for Improving the Power Efficiency of SOA-based IR-UWB over Fiber Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7558,51 +7558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach Extension of an IR-UWB over Fiber System via OOK Randomization and SOA Amplification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haidar Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7709,64 +7709,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Hamie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Al Housseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alaeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> IEEE Int. Conf. on Digital Information and Communication Technology and its Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Beyrouth, Lebanon</w:t>
@@ -7795,103 +7795,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compensation d’effets non-linéaires au sein d’un transmetteur optique CO-OFDM par pré-distorsion numérique en bande de base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chérif El Valid Diouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Telescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales d'Optique Guidée, Optique Bretagne 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t>
@@ -7920,77 +7920,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of nonlinear companding schemes for CO-OFDM transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serban Bejan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ammar Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8067,51 +8067,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Le Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Aulagnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems (MWSCAS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Columbus, OH, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8145,64 +8145,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Algorithms for Timing Acquisition of Impulse Radio UWB Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8240,64 +8240,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy Detection based Blind Synchronization for Pulse Shape Modulated IR-UWB Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 22nd IEEE Symposium on Personal, Indoor, Mobile and Radio Communications (PIMRC 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Toronto, Canada. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8335,64 +8335,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une forme d'onde IR-UWB optimisée et analyse de ses performances dans le canal IEEE 802.15.3a</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MajecSTIC'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8430,64 +8430,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximum Likelihood and Orthogonal Subspace based approach for Improved IR-UWB Channel Estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rizwan Akbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Radoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUSIPCO 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Aalborg, Denmark. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8538,64 +8538,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Touin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECUA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Istanbul, Turkey. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8646,64 +8646,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Pennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Touin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE OCEANS'10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Sydney, Australia. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8741,90 +8741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modulation Recognition for MIMO Communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE COMM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.283-286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8862,51 +8862,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On blind estimation of the parameters for an Ultra Wideband communication signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Stanciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE COMM'08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.297-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8944,90 +8944,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blind Modulation Recognition for MIMO communications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Choqueuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communication Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Bucarest, Romania. pp.Non renseigne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,90 +9065,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-blind demodulation of chaotic DS-SS signals through Exact Kalman Filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emanuel Hodina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9167,304 +9167,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00485412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t>
+              <w:t xml:space="preserve">Oceans'2005 Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508707v1</w:t>
+                <w:t xml:space="preserve">hal-01508700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipath Combining in Chaotic Direct-Sequence Spread Spectrum Communications through Dual Estimation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Complete Receiver Solution for a Chaotic Direct Sequence Spread Spectrum Communication System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'2005 Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Brest, France. </w:t>
+              <w:t xml:space="preserve">IEEE Int. Symp. on Circ. and Syst.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Kobe, Japan. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/OCEANSE.2005.1511785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS.2005.1465461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508700v1</w:t>
+                <w:t xml:space="preserve">hal-01508707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmissions acoustiques sous marines furtives basées sur un étalement de spectre à codes chaotiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th French Workshop on Underwater Acoustics (JASM 04)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2004, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9515,64 +9515,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Serbanescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9623,51 +9623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Bogdan Luca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9686,633 +9686,633 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t>
+                <w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2003, Darmstadt, Germany. pp.765-768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508726v1</w:t>
+                <w:t xml:space="preserve">hal-01508725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C Pistre</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, New York, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508722v1</w:t>
+                <w:t xml:space="preserve">hal-03223380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast pitch modelling for CS-ACELP coder using Fermat Number Transforms</w:t>
+                <w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Signal Processing and Information Technology (ISSPIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISSPIT.2003.1341233⟩</w:t>
+              <w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01508725v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Receiver for Chaotic Digital Transmissions: The Symbolic Matching Approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Sea trial results of a chaotic direct-sequence spread spectrum underwater communication system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Azou</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Le Duff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Int. Conf. On Telecommunications and Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, San Diego, CA, United States. pp.1539-1546, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS.2003.178097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03223380v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01508722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a variable rate algorithm for CS-ACELP coder</w:t>
+                <w:t xml:space="preserve">Linear Predictive Speech Coding using Fermat Number Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Madre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th annual IEEE International Conference on Communications (ICC 2003)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Anchorage, AK, United States. </w:t>
+              <w:t xml:space="preserve">EURASIP Conf. on Multimedia Communications and Speech Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2003, Zagreb, Croatia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICC.2003.1204246⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VIPMC.2003.1220530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01508728v1</w:t>
+                <w:t xml:space="preserve">hal-01508726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interception and Furtivity of Digital Transmissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Quinquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-Communications 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2002, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10337,64 +10337,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chaotic Direct-Sequence Spread-Spectrum System for Underwater Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Pistre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10467,51 +10467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Symposium on Spread Spectrum Techniques and Applications (ISSSTA2002)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Prague, Czech Republic. pp.238-241, </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10558,51 +10558,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of a demodulator in a chaos-based spread spectrum communication system using dual Unscented Kalman Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Communications'2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Dec 2002, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10621,325 +10621,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Madre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Le Goff</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Ahmed Boumezzough</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTCLF 2001</w:t>
+              <w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03223379v1</w:t>
+                <w:t xml:space="preserve">hal-04053919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction de la transformée en nombres entiers pour des applications de traitement de signal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Madre</w:t>
+                <w:t xml:space="preserve">Synchronisation d'un récepteur Chaos Shift Keying par filtrage Unscented Kalman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Azou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Houssaïn Baghious</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’01)</w:t>
+              <w:t xml:space="preserve">RTCLF 2001</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2001, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04053919v1</w:t>
+                <w:t xml:space="preserve">hal-03223379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On spatial uncertainty in a surface long baseline positioning system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth European Conference on Underwater Acoustics, ECUA 2000</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2000, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10964,90 +10964,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base longue de surface et filtrage non-linéaire pour une localisation sous-marine précise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Collin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koffi Clément Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’99)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11085,64 +11085,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse automatique d’une transmission numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1999, Vannes, France. pp. 761-764</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11180,64 +11180,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination automatique des paramètres d’une transmission numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Burel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Azou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion des Théoriciens des Circuits de Langue Française (RTCLF’98)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1998, Brest, France. pp.21-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11352,51 +11352,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="397A3C44"/>
+    <w:nsid w:val="5D80BE93"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11583,51 +11583,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-azou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156899035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3467549" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2020.101061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456315v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.02.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I Stanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Akbar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.060112.120763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.5.374-381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stanciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2090872" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488227v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00138-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P471HNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05432882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11275479" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264088v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141102" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pennec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Touin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-azou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8185-7134" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156899035" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575057v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Kasmi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Morel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Telescu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Choqueuse" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;l Tanguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2024.3395765" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Baydoun" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roua Youssef" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Radoi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Azou" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Yaacoub" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TRS.2024.3467549" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03582174v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faheem Khan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Azou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tim.2022.3150582" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358461v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Frunza" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSYST.2021.3111777" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145533v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Choqueuse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Serbanescu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.03" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145543v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32754/JMT.2022.2.04" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818281v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJCOMS.2022.3201130" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02610694v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline E Sime" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Younes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Simone Stievano" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2020.2994892" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520037v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidar Taki" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mansour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Azou" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbass Nasser" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koffi Cl&#233;ment Yao" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phycom.2020.101061" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568443v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-opt.2019.0044" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390882v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Ortiz-Cornejo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Arturo Pardi&#241;as-Mir" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2019.124474" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858825v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamie" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Al Housseini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2018.07.008" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954338v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Quang Nhan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morvan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gravey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2822732" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954348v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2018.2874573" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456315v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Taki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Azou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Hamie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Al Housseini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alaeddine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2017.02.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563827v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Diouf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Noaja" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2017.06.023" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353980v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2016.07.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353969v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2016.07.006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serban Bejan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Sharaiha" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optcom.2014.09.067" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218942v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2015.2455674" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503181v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai I Stanciu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2015.09.020" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876527v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rizwan Akbar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Najam-Ul-Islam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1687-1499-2013-199" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733959v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2012.060112.120763" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714115v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcm.7.5.374-381" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00657241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Stanciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2090872" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488227v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Collin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Burel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00395187v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00170280v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Bogdan Luca" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2006.870899" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bouder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Burel" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfranklin.2004.07.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9SNSRSKG-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouder" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223384v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508752v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Br&#233;honnet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vilb&#233;" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on-Claude Calvez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/9.847738" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508754v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilbe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Calvez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/81.754853" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-0032(96)00138-X" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P471HNX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508760v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vilb&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:19970658" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05432882v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC62392.2025.11275479" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Hourzadehgharabolagh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/SPPCOM.2025.SpTh3E.5" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05264088v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IC_ETC65981.2025.11141102" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733890v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04149163v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145035v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Belouchrani" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO55093.2022.9909961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818275v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420595v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03420634v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601367v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Sime" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC48725.2021.9593089" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358477v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2021.STh1F.6" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148309v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCE48956.2021.9352081" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01697205v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif El Valid Diouf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICM.2017.8268828" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468952v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATINCOM.2018.8613235" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560602v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John D. Sierra Beltran" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560565v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rampone" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492351v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Ortiz Cornejo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bejan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Pardinas Mir" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2017.8050451" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01680123v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Chen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Batselier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342228v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342086v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SaPIW.2016.7496281" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342225v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342221v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508675v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hami&#233;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alaeddine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICT.2016.7500471" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508685v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01342199v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131924v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508692v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lucius" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Le Roy" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Aulagnier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674920" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714103v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00657668v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00562663v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485719v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491662v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pennec" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Touin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485426v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518576v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00485412v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hodina" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508700v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2005.1511785" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508707v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS.2005.1465461" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224047v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508717v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508715v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508725v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Madre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Houssa&#239;n Baghious" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSPIT.2003.1341233" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223380v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508728v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2003.1204246" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508722v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Le Duff" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pistre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2003.178097" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508726v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VIPMC.2003.1220530" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518865v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Quinquis" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508730v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Pistre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2002.1192004" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508735v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISSSTA.2002.1049322" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508732v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053919v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boumezzough" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03223379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Goff" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508737v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053904v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224051v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04053880v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>