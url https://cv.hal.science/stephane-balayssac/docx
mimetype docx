--- v0 (2026-03-07)
+++ v1 (2026-04-30)
@@ -465,50 +465,54 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 60, pp.111591. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2025.111591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05092150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1696,377 +1700,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03719917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailor‐Made Poly(vinylamine) via Purple LED‐Activated RAFT Polymerization of N ‐vinylformamide</w:t>
+                <w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Izabela Kurowska</w:t>
+                <w:t xml:space="preserve">Sothearath Sorng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïda Danoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Dupre--Demorsy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Audrey Ric</w:t>
+                <w:t xml:space="preserve">Alexandre Mirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/marc.202200729⟩</w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03897653v1</w:t>
+                <w:t xml:space="preserve">hal-03702489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality assessment of Curcuma dietary supplements: Complementary data from LC-MS and 1H NMR</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tailor‐Made Poly(vinylamine) via Purple LED‐Activated RAFT Polymerization of N ‐vinylformamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Kurowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Dupre--Demorsy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sothearath Sorng</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gaëtan Assemat</w:t>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Mirre</w:t>
+                <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 212, pp.114631. </w:t>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (4), pp.2200729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2022.114631⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/marc.202200729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702489v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03897653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RAFT polymerisation of N -vinylformamide and the corresponding double hydrophilic block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Dupre--Demorsy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izabela Kurowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hennetier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Ric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
@@ -2768,563 +2772,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The tryptophan pathway and nicotinamide supplementation in ischaemic acute kidney injury</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Piedrafita</w:t>
+                <w:t xml:space="preserve">Enzymatic hydrolysis of rapeseed oil with a non-GMO lipase: A strategy to substitute mono- and diglycerides of fatty acids and improve the softness of sponge cakes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Monié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Clemens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julia Grossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/ckj/sfab050⟩</w:t>
+              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.110405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lwt.2020.110405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245798v1</w:t>
+                <w:t xml:space="preserve">hal-03006990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzymatic hydrolysis of rapeseed oil with a non-GMO lipase: A strategy to substitute mono- and diglycerides of fatty acids and improve the softness of sponge cakes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
+                <w:t xml:space="preserve">The tryptophan pathway and nicotinamide supplementation in ischaemic acute kidney injury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Piedrafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Mayeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gazut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Grossac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LWT - Food Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.110405. </w:t>
+              <w:t xml:space="preserve">Clinical Kidney Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (12), pp.2490 2496. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.lwt.2020.110405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ckj/sfab050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03006990v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hepatocyte nuclear factor‐1β shapes the energetic homeostasis of kidney tubule cells</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inhibition d’HNF1B dans les cellules tubulaires rénales et métabolomique : une signature proche de l’hypoxie et un nouveau rôle potentiel dans la biosynthèse des phospholipides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Casemayou</w:t>
+                <w:t xml:space="preserve">A. Piedrafita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Sébastien Saulnier-Blache</w:t>
+                <w:t xml:space="preserve">S. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Lucas</w:t>
+                <w:t xml:space="preserve">A. Casemayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.S. Saulnier-Blache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Breuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202100782RR⟩</w:t>
+              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 17 (5), pp.285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.305⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03531997v1</w:t>
+                <w:t xml:space="preserve">hal-03702561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition d’HNF1B dans les cellules tubulaires rénales et métabolomique : une signature proche de l’hypoxie et un nouveau rôle potentiel dans la biosynthèse des phospholipides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Balayssac</w:t>
+                <w:t xml:space="preserve">Hepatocyte nuclear factor‐1β shapes the energetic homeostasis of kidney tubule cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Piedrafita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Casemayou</w:t>
+                <w:t xml:space="preserve">Audrey Casemayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.S. Saulnier-Blache</w:t>
+                <w:t xml:space="preserve">Jean Sébastien Saulnier-Blache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Breuil</w:t>
+                <w:t xml:space="preserve">Alexandre Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Néphrologie &amp; Thérapeutique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 17 (5), pp.285. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 35 (11), pp.e21931. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nephro.2021.07.305⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202100782RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702561v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03531997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and identification of ten new sildenafil derivatives in an alleged herbal supplement for sexual enhancement</w:t>
               </w:r>
@@ -4506,295 +4510,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of altered brain metabolites associated with TNAP activity in a mouse model of hypophosphatasia using untargeted NMR-based metabolomics analysis</w:t>
+                <w:t xml:space="preserve">Green microparticles based on a chitosan/lactobionic acid/linoleic acid association. Characterisation and evaluation as a new carrier system for cosmetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Cruz</w:t>
+                <w:t xml:space="preserve">C. Chaouat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Balayssac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gleizes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+                <w:t xml:space="preserve">F. Belaubre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Mornet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Marsal</w:t>
+                <w:t xml:space="preserve">E. Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jnc.13950⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (2), pp.162-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652048.2017.1311956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02060254v1</w:t>
+                <w:t xml:space="preserve">hal-02195464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green microparticles based on a chitosan/lactobionic acid/linoleic acid association. Characterisation and evaluation as a new carrier system for cosmetics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of altered brain metabolites associated with TNAP activity in a mouse model of hypophosphatasia using untargeted NMR-based metabolomics analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chaouat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
+                <w:t xml:space="preserve">Marie Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Belaubre</w:t>
+                <w:t xml:space="preserve">Etienne Mornet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Questel</w:t>
+                <w:t xml:space="preserve">Grégory Marsal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 34 (2), pp.162-170. </w:t>
+              <w:t xml:space="preserve">Journal of Neurochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 140 (6), pp.919-940. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02652048.2017.1311956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jnc.13950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195464v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02060254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic rewiring in cancer cells overexpressing the glucocorticoid-induced leucine zipper protein (GILZ): Activation of mitochondrial oxidative phosphorylation and sensitization to oxidative cell death induced by mitochondrial targeted drugs</w:t>
               </w:r>
@@ -5591,51 +5595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR Analysis of Cerebrospinal Fluid from Alzheimer’s Disease Patients: An Example of a Possible Misinterpretation Due to Non-Adjustment of pH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5898,51 +5902,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dr Katerere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hester Hf Vismer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6838,51 +6842,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction mechanisms between caffeine and polyphenols in infusions of Camellia sinensis leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Couzinet-Mossion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gilard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7239,51 +7243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of penetratin and other homeodomain-derived cell-penetrating peptides : interaction in a membrane-mimicking environment and cellular uptake efficiency.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Burlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8021,51 +8025,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse par LC-MS et RMN 1H de compléments alimentaires à base de Curcuma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sothearath Sorng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8280,64 +8284,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR metabolomics for understanding the role of alkaline phosphatase in neurotransmission and inflammation processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gary Lutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8511,277 +8515,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02893299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR-based metabolomics of the lipid fraction of organ-IC- and conventional bovine milk 11th International Conference on &amp;quot;Instrumental Methods of Analysis-Modern Trends and Applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Despoina Miltiadou</w:t>
+                <w:t xml:space="preserve">High-field and low-field NMR for unveiling adulteration of dietary supplements by pharmaceutical compounds or other actives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Assemat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Malet-Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabab Hachem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Martino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on "Instrumental Methods of Analysis-Modern Trends and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Ioannina, Greece</w:t>
+              <w:t xml:space="preserve">2nd Indian-French Symposium Hyderabad –Bordeaux, Plants with health benefits a,d biomolecules of interest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689739v1</w:t>
+                <w:t xml:space="preserve">hal-02893216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-field and low-field NMR for unveiling adulteration of dietary supplements by pharmaceutical compounds or other actives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Balayssac</w:t>
+                <w:t xml:space="preserve">NMR-based metabolomics of the lipid fraction of organ-IC- and conventional bovine milk 11th International Conference on &amp;quot;Instrumental Methods of Analysis-Modern Trends and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantinos G. Tsiafoulis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Papaemmanouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitrios Alivertis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouranios Tzamaloukas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Miltiadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Indian-French Symposium Hyderabad –Bordeaux, Plants with health benefits a,d biomolecules of interest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on "Instrumental Methods of Analysis-Modern Trends and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Ioannina, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02893216v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03689739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality control of active compounds (ICARIINS) in Epidemedium herbal supplements by HPLC-DAD and mass spectrometry</w:t>
               </w:r>
@@ -9242,77 +9246,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alkaline phosphatase multi-tasks in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Fonta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gleizes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Briolay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Préhaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9644,51 +9648,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hazfalinda Hamzah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Natasha Mohd Aris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hayatna Mukhni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Biasini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Retailleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brival" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ghafari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.115161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5398" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habersetzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Clemens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Ta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;jugnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897653v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupre--Demorsy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200729" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00925K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet&#8208;martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130870" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perquis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202200151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110813" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103706" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazeghrane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338284" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Piedrafita" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayeur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grossac" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006990v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.110405" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531997v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Saulnier-Blache" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100782RR" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702561v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piedrafita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balayssac" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casemayou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Saulnier-Blache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breuil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.305" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins-Froment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051193" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Hachem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsiafoulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papaemmanouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alivertis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouranios Tzamaloukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Miltiadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerdova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jacyna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wawrzyniak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeeka Khamari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elliott Gabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corazao-Rozas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riveros-Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0340-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menendez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00291B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060254v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mornet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marsal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13950" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195464v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaouat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaubre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Questel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2017.1311956" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Dekiouk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.02.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamoureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.08.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.02.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G29VWBMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Diomande" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP97DHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t&#8208;marqui&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01856" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinaugus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2014.10.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo4010115" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-130023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpumelelo Nkomo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dr Katerere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Hf Vismer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-14-99" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW082R4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B64K4L74-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.06.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corazao-Rozas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Touil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jendoubi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-0979" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632165v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9306-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaysse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1369" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NZ8SCMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malet-Martino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598944v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desoubzdanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003705821" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Convert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolbach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Lutin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Como" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893299v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689739v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos G. Tsiafoulis" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893216v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337604v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05375203v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Balayssac" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Assemat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;da Danoun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet-Martino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gilard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30092060" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05362267v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Drevet Mulard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iliass Imam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Damien Coureux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Briolay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bessueille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08901-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05092150v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Hazfalinda Hamzah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Natasha Mohd Aris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nur Hayatna Mukhni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.111591" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732314v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Pujol" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Biasini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Retailleau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Masson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules29092086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04672770v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Brival" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Ghafari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fourquaux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124589" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788878v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irem Demir-Yilmaz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malak Souad Ftouhi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Guiraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2022.139349" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876992v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Martino" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.115161" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729672v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Remy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Delample" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Morris" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mrc.5398" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003281v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Moni&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Habersetzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sureau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle David" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Clemens" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2023.112473" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03718207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Kawtharany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Quillard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Goettsch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trsl.2022.06.010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04048561v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2023.115283" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719917v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai Yen Ta" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;jugnat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Balor" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.119478" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702489v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sothearath Sorng" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mirre" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2022.114631" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897653v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Kurowska" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Dupre--Demorsy" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Ric" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.202200729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844500v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2PY00925K" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03683979v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Malet&#8208;martino" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Franceschi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.130870" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03864965v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Perquis" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.202200151" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245107v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Wu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2021.110813" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03008861v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Dejean" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2020.103706" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03195665v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Faixo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gehin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Mazeghrane" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2021.338284" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03006990v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lwt.2020.110405" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Piedrafita" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mayeur" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gazut" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Grossac" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ckj/sfab050" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702561v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Piedrafita" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Balayssac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Casemayou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Saulnier-Blache" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Breuil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nephro.2021.07.305" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03531997v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Casemayou" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean S&#233;bastien Saulnier-Blache" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucas" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202100782RR" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins-Froment" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Fabing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2020.113482" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889979v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25051193" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889976v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabab Hachem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25020317" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169876v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos Tsiafoulis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Papaemmanouil" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios Alivertis" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouranios Tzamaloukas" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Miltiadou" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules24061067" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169820v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gerdova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Caillet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2018.12.005" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169895v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Jacyna" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Wawrzyniak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2019.05.039" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058739v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raeeka Khamari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Trinh" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Elliott Gabert" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Corazao-Rozas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Riveros-Cruz" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41419-018-0340-4" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060162v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Menendez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Lherbet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.12.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060234v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Enel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Leygue" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Laurent" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Galaup" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7DT00291B" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195464v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chaouat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Belaubre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Questel" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2017.1311956" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cruz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gleizes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mornet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Marsal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jnc.13950" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060241v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Andr&#233;" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Maboudou" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Dekiouk" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocel.2017.02.011" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060507v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Dubocq" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lamoureux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2017.08.006" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060638v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Martins" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2016.02.022" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G29VWBMK-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062206v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Diomande" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Antheaume" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Leroux" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lalande" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.05.040" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KRP97DHJ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062202v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Martignac" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Beno&#238;t&#8208;marqui&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpca.5b01856" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066427v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Tinaugus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2014.10.011" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063783v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vincent" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo4010115" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063640v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Halley" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-130023" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063786v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mpumelelo Nkomo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dr Katerere" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hester Hf Vismer" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1472-6882-14-99" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063598v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bertrand" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Escot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.forsciint.2013.10.025" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZW082R4B-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940218v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2013.04.015" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B64K4L74-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851215v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carlier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Cantrelle" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Khemt&#233;mourian" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Chassaing" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2013.06.024" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853694v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kluza" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Corazao-Rozas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Touil" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jendoubi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Maire" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.CAN-12-0979" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632165v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Augustyniak" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrage" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bodenhausen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lequin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12104-011-9306-5" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658749v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiang Yong" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Vaysse" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pca.1369" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0NZ8SCMX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561272v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Couzinet-Mossion" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Malet-Martino" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potin-Gautier" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2009.06.020" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00598944v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Desoubzdanne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19440041003705821" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00420792v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Trefi" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2008.10.034" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RZBT9PSG-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018474v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Burlina" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Convert" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bolbach" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Chassaing" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192643v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Collin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Fonta" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mauricot" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265218v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244325v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G Nowak" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788480v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685610v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fonta" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877074v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Julliand" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877046v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875612v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Lutin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juana Como" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893299v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893216v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689739v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantinos G. Tsiafoulis" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893231v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893234v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337584v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781657v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pr&#233;haud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337604v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>