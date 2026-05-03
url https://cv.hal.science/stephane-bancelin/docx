--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -306,823 +306,823 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a tilted coverslip on two-photon and STED microscopy</w:t>
+                <w:t xml:space="preserve">Understanding the nervous system: lessons from Frontiers in Neurophotonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Bourdellès</w:t>
+                <w:t xml:space="preserve">Yves de Koninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mercier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Roos</w:t>
+                <w:t xml:space="preserve">Johanna Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Valentin Nägerl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Claude Béïque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Bélanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/boe.510512⟩</w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (01), pp.014415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.11.1.014415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674232v1</w:t>
+                <w:t xml:space="preserve">hal-04735199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Proteoglycans and Collagen in Equine Meniscal Tissues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julia Dubuc</w:t>
+                <w:t xml:space="preserve">Arkitekt: streaming analysis and real-time workflows for microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Jil Schneider</w:t>
+                <w:t xml:space="preserve">Tom Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dubuc</w:t>
+                <w:t xml:space="preserve">Alexander Wilhelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Richard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Pinsard</w:t>
+                <w:t xml:space="preserve">Florian Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms25126439⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (10), pp.1884-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-024-02404-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735206v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nervous system: lessons from Frontiers in Neurophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a tilted coverslip on two-photon and STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bourdellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves de Koninck</w:t>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Alonso</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.11.1.014415⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.743 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.510512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735199v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkitekt: streaming analysis and real-time workflows for microscopy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Degradation of Proteoglycans and Collagen in Equine Meniscal Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melodie Jil Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tom Delaire</w:t>
+                <w:t xml:space="preserve">Valerie Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wilhelmi</w:t>
+                <w:t xml:space="preserve">Helene Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Levet</w:t>
+                <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21 (10), pp.1884-1894. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41592-024-02404-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735193v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Chemical Fixation on the Microanatomy of Mouse Organotypic Hippocampal Slices</w:t>
+                <w:t xml:space="preserve">Second harmonic generation microscopy: a powerful tool for bio-imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agata Idziak</w:t>
+                <w:t xml:space="preserve">Arash Aghigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V V G Krishna Inavalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Maxime Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misa Arizono</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Heide Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 10 (9), pp.0104-23.2023. </w:t>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (1), pp.43-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0104-23.2023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12551-022-01041-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246739v1</w:t>
+                <w:t xml:space="preserve">hal-04246731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Second harmonic generation microscopy: a powerful tool for bio-imaging</w:t>
+                <w:t xml:space="preserve">The Impact of Chemical Fixation on the Microanatomy of Mouse Organotypic Hippocampal Slices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arash Aghigh</w:t>
+                <w:t xml:space="preserve">Agata Idziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V V G Krishna Inavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heide Ibrahim</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (1), pp.43-70. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.0104-23.2023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12551-022-01041-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0104-23.2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04246731v1</w:t>
+                <w:t xml:space="preserve">hal-04246739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadow imaging for panoptical visualization of brain tissue in vivo</w:t>
               </w:r>
@@ -1134,77 +1134,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yulia Dembitskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew K J Boyce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Idziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atefeh Pourkhalili Langeroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.6411. </w:t>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging dendritic spines in the hippocampus of a living mouse by 3D-stimulated emission depletion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,308 +1370,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of the functional anatomy of the brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aberration correction in stimulated emission depletion microscopy to increase imaging depth in living brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philipp Bethge</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuele Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroforum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/nf-2021-0004⟩</w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (03), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.8.3.035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03394691v1</w:t>
+                <w:t xml:space="preserve">hal-03390366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration correction in stimulated emission depletion microscopy to increase imaging depth in living brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale imaging of the functional anatomy of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luc Mercier</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp Bethge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Murana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ronan Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Idziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (03), </w:t>
+              <w:t xml:space="preserve">Neuroforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.8.3.035001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/nf-2021-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390366v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super‐resolution shadow imaging reveals local remodeling of astrocytic microstructures and brain extracellular space after osmotic challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V.G. Krishna Inavalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,51 +1757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualiser l’espace extracellulaire du cerveau par imagerie super-résolutive en contraste inversé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misa Arizono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,765 +2257,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Picrosirius red staining protocol to determine collagen fiber orientations in vaginal and uterine cervical tissues by Mueller polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Teig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (8), pp.723-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.22530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01252023v1</w:t>
+                <w:t xml:space="preserve">hal-01186619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Picrosirius red staining protocol to determine collagen fiber orientations in vaginal and uterine cervical tissues by Mueller polarized microscopy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fernandez</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.22530⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17635 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01186619v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
+                <w:t xml:space="preserve">Determination of collagen fibril size via absolute measurements of second-harmonic generation signals.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Dokládal</w:t>
+                <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Decencière</w:t>
+                <w:t xml:space="preserve">Ivan Gusachenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OE.22.022561⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, septembre (5), pp.4920. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms5920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01081692v1</w:t>
+                <w:t xml:space="preserve">hal-01079871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibrillogenesis from nanosurfaces: multiphoton imaging and stereological analysis of collagen 3D self-assembly dynamics</w:t>
+                <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petr Dokládal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c4sm00819g⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (19), pp.22561-22574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.22.022561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01082854v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01081692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of collagen fibril size via absolute measurements of second-harmonic generation signals.</w:t>
+                <w:t xml:space="preserve">Fibrillogenesis from nanosurfaces: multiphoton imaging and stereological analysis of collagen 3D self-assembly dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Aimé</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Gusachenko</w:t>
+                <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Kowalczuk</w:t>
+                <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaël Latour</w:t>
+                <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, septembre (5), pp.4920. </w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.6651-6657. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms5920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c4sm00819g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01079871v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01082854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ three-dimensional monitoring of collagen fibrillogenesis using SHG microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Coradin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3397,51 +3397,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3541,64 +3541,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polarization-resolved Second Harmonic Imaging of collagen organization in connective tissues - Application to biomechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Teulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gusachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4055,77 +4055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ determination of collagen fibrils size via absolute measurements of second harmonic generation signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gusachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Kowalczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gael Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4180,90 +4180,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-lapsed SHG imaging of collagen fibrillogenesis, correlation to electronic microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Aimé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaïa Machairas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Decencière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus on microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Netherlands</w:t>
@@ -4485,51 +4485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9BC93458"/>
+    <w:nsid w:val="141AC72D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4716,51 +4716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6328-0423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178121622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308789783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.1.017801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674232v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.510512" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735206v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubuc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Jil Schneider" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubuc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126439" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735199v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alonso" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;&#239;que" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B&#233;langer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.11.1.014415" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735193v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delaire" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wilhelmi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02404-5" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246739v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V G Krishna Inavalli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0104-23.2023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246731v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Aghigh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-022-01041-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K J Boyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Pourkhalili Langeroudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42055-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.10.4.044402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bethge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ch&#233;reau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nf-2021-0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Murana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.8.3.035001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.G. Krishna Inavalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13150-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gueusquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22530" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FV2XVMC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079871v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gusachenko" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5920" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.001446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan T&#248;nnesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4011-1_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NTM.2017.NW3C.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod Bidaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schanne-Klein Marie-Claire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41351-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01175452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00958171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6328-0423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178121622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308789783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.1.017801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;&#239;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B&#233;langer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.11.1.014415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wilhelmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.510512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Jil Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubuc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Aghigh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-022-01041-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V G Krishna Inavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0104-23.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K J Boyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Pourkhalili Langeroudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42055-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.10.4.044402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Murana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.8.3.035001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bethge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ch&#233;reau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nf-2021-0004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.G. Krishna Inavalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13150-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gueusquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FV2XVMC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gusachenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.001446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan T&#248;nnesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4011-1_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NTM.2017.NW3C.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod Bidaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schanne-Klein Marie-Claire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41351-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01175452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00958171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>