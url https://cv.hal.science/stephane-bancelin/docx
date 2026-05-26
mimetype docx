--- v1 (2026-05-03)
+++ v2 (2026-05-26)
@@ -306,559 +306,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the nervous system: lessons from Frontiers in Neurophotonics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Arkitekt: streaming analysis and real-time workflows for microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Roos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves de Koninck</w:t>
+                <w:t xml:space="preserve">Tom Delaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Alonso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Alexander Wilhelmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Béïque</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erik Bélanger</w:t>
+                <w:t xml:space="preserve">Florian Levet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.11.1.014415⟩</w:t>
+              <w:t xml:space="preserve">Nature Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21 (10), pp.1884-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41592-024-02404-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04735199v1</w:t>
+                <w:t xml:space="preserve">hal-04735193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arkitekt: streaming analysis and real-time workflows for microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a tilted coverslip on two-photon and STED microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Bourdellès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Wilhelmi</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">U Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41592-024-02404-5⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.743 - 752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/boe.510512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735193v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a tilted coverslip on two-photon and STED microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Degradation of Proteoglycans and Collagen in Equine Meniscal Tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Dubuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Bourdellès</w:t>
+                <w:t xml:space="preserve">Melodie Jil Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Mercier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Valerie Dubuc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U Valentin Nägerl</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Helene Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pinsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/boe.510512⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms25126439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04674232v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Degradation of Proteoglycans and Collagen in Equine Meniscal Tissues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the nervous system: lessons from Frontiers in Neurophotonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melodie Jil Schneider</w:t>
+                <w:t xml:space="preserve">Yves de Koninck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Dubuc</w:t>
+                <w:t xml:space="preserve">Johanna Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helene Richard</w:t>
+                <w:t xml:space="preserve">Jean-Claude Béïque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pinsard</w:t>
+                <w:t xml:space="preserve">Erik Bélanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25, </w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (01), pp.014415. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25126439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.11.1.014415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04735206v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04735199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Second harmonic generation microscopy: a powerful tool for bio-imaging</w:t>
               </w:r>
@@ -883,51 +883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pinsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heide Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1255,51 +1255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging dendritic spines in the hippocampus of a living mouse by 3D-stimulated emission depletion microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Roos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1370,278 +1370,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04246745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aberration correction in stimulated emission depletion microscopy to increase imaging depth in living brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanoscale imaging of the functional anatomy of the brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Misa Arizono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuele Murana</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philipp Bethge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Idziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neurophotonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.NPh.8.3.035001⟩</w:t>
+              <w:t xml:space="preserve">Neuroforum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/nf-2021-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390366v1</w:t>
+                <w:t xml:space="preserve">hal-03394691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale imaging of the functional anatomy of the brain</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aberration correction in stimulated emission depletion microscopy to increase imaging depth in living brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philipp Bethge</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Chéreau</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emanuele Murana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Valentin Nägerl</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroforum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Neurophotonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (03), </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/nf-2021-0004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.NPh.8.3.035001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03394691v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Super‐resolution shadow imaging reveals local remodeling of astrocytic microstructures and brain extracellular space after osmotic challenge</w:t>
               </w:r>
@@ -1855,351 +1855,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02903986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How aging impacts skin biomechanics: a multiscale study in mice</w:t>
+                <w:t xml:space="preserve">A novel microstructural interpretation for the biomechanics of mouse skin derived from multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Gueusquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+                <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 50, pp.302-311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-13150-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.12.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01667964v1</w:t>
+                <w:t xml:space="preserve">hal-01531321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel microstructural interpretation for the biomechanics of mouse skin derived from multiscale characterization</w:t>
+                <w:t xml:space="preserve">How aging impacts skin biomechanics: a multiscale study in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 50, pp.302-311. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2016.12.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-13150-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531321v1</w:t>
+                <w:t xml:space="preserve">hal-01667964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affine kinematics in planar fibrous connective tissues: an experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Jayyosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Affagard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2257,307 +2257,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Picrosirius red staining protocol to determine collagen fiber orientations in vaginal and uterine cervical tissues by Mueller polarized microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bancelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Nazac</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hervé Fernandez</w:t>
+                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jemt.22530⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.17635 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186619v1</w:t>
+                <w:t xml:space="preserve">hal-01252023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ex vivo multiscale quantitation of skin biomechanics in wild-type and genetically-modified mice using multiphoton microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimization of Picrosirius red staining protocol to determine collagen fiber orientations in vaginal and uterine cervical tissues by Mueller polarized microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Nazac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Sotiris Psilodimitrakopoulos</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Teig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microscopy Research and Technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (8), pp.723-730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jemt.22530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep17635⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01252023v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of collagen fibril size via absolute measurements of second-harmonic generation signals.</w:t>
               </w:r>
@@ -2690,64 +2690,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of collagen fiber orientation in histological slides using Mueller microscopy and validation by second harmonic generation imaging.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Nazac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicher Haj Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3410,51 +3410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petr Dokládal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sagi, Irit; Afratis, Nikolaos A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collagen: Methods and Protocols</w:t>
@@ -3567,51 +3567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Gusachenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ducourthial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Schanne-Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Bonod-Bidaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ruggiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
@@ -4485,51 +4485,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="141AC72D"/>
+    <w:nsid w:val="E6683453"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4716,51 +4716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6328-0423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178121622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308789783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.1.017801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735199v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alonso" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;&#239;que" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B&#233;langer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.11.1.014415" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735193v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delaire" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wilhelmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02404-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.510512" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735206v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubuc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Jil Schneider" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubuc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126439" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Aghigh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-022-01041-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V G Krishna Inavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0104-23.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K J Boyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Pourkhalili Langeroudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42055-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.10.4.044402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Murana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.8.3.035001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394691v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bethge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ch&#233;reau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nf-2021-0004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.G. Krishna Inavalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667964v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13150-4" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531321v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gueusquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186619v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teig" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22530" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FV2XVMC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gusachenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.001446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan T&#248;nnesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4011-1_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NTM.2017.NW3C.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod Bidaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schanne-Klein Marie-Claire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41351-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01175452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00958171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bancelin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6328-0423" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178121622" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/308789783" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373668v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Roos" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bancelin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.12.1.017801" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735193v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wilhelmi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Levet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-024-02404-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674232v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Bourdell&#232;s" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Mercier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U Valentin N&#228;gerl" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/boe.510512" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735206v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Dubuc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melodie Jil Schneider" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Dubuc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pinsard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25126439" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735199v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves de Koninck" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Alonso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude B&#233;&#239;que" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik B&#233;langer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.11.1.014415" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arash Aghigh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rivard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heide Ibrahim" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-022-01041-6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246739v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Idziak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V V G Krishna Inavalli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misa Arizono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0104-23.2023" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Dembitskaya" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew K J Boyce" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atefeh Pourkhalili Langeroudi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-42055-2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246745v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belkadi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pfeiffer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.10.4.044402" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03394691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Bethge" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Ch&#233;reau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nf-2021-0004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390366v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Murana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.NPh.8.3.035001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390363v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V.G. Krishna Inavalli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Fern&#225;ndez&#8208;monreal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/glia.23995" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02903986v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2020105" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531321v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Lynch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod-Bidaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Gueusquin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ruggiero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2016.12.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667964v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ducourthial" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Affagard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-13150-4" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529263v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Jayyosi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10237-017-0899-1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252023v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Psilodimitrakopoulos" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep17635" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01186619v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Nazac" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Teig" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bicher Haj Ibrahim" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fernandez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jemt.22530" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2FV2XVMC-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01079871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Aim&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Gusachenko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Kowalczuk" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Latour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms5920" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01081692v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Dokl&#225;dal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Decenci&#232;re" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.22.022561" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082854v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Va&#239;a Machairas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Albert" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Coradin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4sm00819g" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00324324v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Schanne-Klein" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.3.001446" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-00526604v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A. Peyrot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Aptel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Crotti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Deloison" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lemaire" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3928/1081597X-20100921-04" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735196v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Quici" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan T&#248;nnesen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-4011-1_13" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-02115604v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9095-5_11" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761415v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Teulon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NTM.2017.NW3C.2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01761359v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bonod Bidaud" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schanne-Klein Marie-Claire" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Allain" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-41351-8_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246656v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Bruy&#232;re-Garnier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Coret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Affagard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03444884v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01175452v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Latour" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00881670v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00958171v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>