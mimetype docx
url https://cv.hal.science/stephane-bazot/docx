--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -234,455 +234,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05453949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Response of soil microbiota to various soil management practices in 100-year-old agriculture field and identification of potential bacterial ecological indicator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Ewa Beata Górska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Leadley</w:t>
+                <w:t xml:space="preserve">Wojciech Stępień</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Hewelke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gworek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 158, pp.111545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622490v1</w:t>
+                <w:t xml:space="preserve">hal-04398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of soil microbiota to various soil management practices in 100-year-old agriculture field and identification of potential bacterial ecological indicator</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Lata</w:t>
+                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Gworek</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.111545⟩</w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04398361v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
+                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04250933v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sadeghipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1017,429 +1017,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recently absorbed nitrogen incorporates into new and old tissues: evidence from a 15 N-labelling experiment in deciduous oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Maysonnave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Tania L Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ivan Cornut</w:t>
+                <w:t xml:space="preserve">Romain Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 480, pp.407-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05589-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03857864v1</w:t>
+                <w:t xml:space="preserve">hal-04546799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Zanella</w:t>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Jabiol</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rein De Waal</w:t>
+                <w:t xml:space="preserve">Ivan Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03714709v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently absorbed nitrogen incorporates into new and old tissues: evidence from a 15 N-labelling experiment in deciduous oaks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+                <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François J.-F. Ponge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+                <w:t xml:space="preserve">Bernard Jabiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Cueff</w:t>
+                <w:t xml:space="preserve">Bas van Delft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Rein De Waal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 480, pp.407-421. </w:t>
+              <w:t xml:space="preserve">Soil Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 6 (3), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05589-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/soilsystems6030059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04546799v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do soil properties and ecophysiological responses of oak (Quercus brantii Lindl.) correlate with the rate of dieback?</w:t>
               </w:r>
@@ -1536,325 +1536,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of local, intercontinental and interseasonal variation of soil bacterial and eukaryotic microbial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Do tree plantations or cultivated fields have the same ability to maintain soil quality as natural forests?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan de Gruyter</w:t>
+                <w:t xml:space="preserve">Mohammad Matinizadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Weedon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Seyed Kazem Bordbar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Dauwe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pere-Roc Fernandez-Garberí</w:t>
+                <w:t xml:space="preserve">Mohammad Javad Rousta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa018⟩</w:t>
+              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 151, pp.103536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997229v1</w:t>
+                <w:t xml:space="preserve">hal-03997181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do tree plantations or cultivated fields have the same ability to maintain soil quality as natural forests?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
+                <w:t xml:space="preserve">Patterns of local, intercontinental and interseasonal variation of soil bacterial and eukaryotic microbial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan de Gruyter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Weedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Kazem Bordbar</w:t>
+                <w:t xml:space="preserve">Steven Dauwe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Javad Rousta</w:t>
+                <w:t xml:space="preserve">Pere-Roc Fernandez-Garberí</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 151, pp.103536. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 96 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2020.103536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsec/fiaa018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997181v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ fate of mineral N in the tree-soil-microorganism system before and after budburst in 20-year-old Quercus petraea (Matt.) Liebl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania L Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Ghasemi Aghbash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Norouzi Haroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziaedin Badehian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2191,64 +2191,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprint of: Structural and functional differences in the belowground compartment of healthy and declining beech trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2825,51 +2825,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Vitasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4995,173 +4995,291 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comment les personnes enseignantes-chercheuses perçoivent-elles l'évolution de leurs connaissances en pédagogie après l'implantation d'une approche-programme ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Branca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05567996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ecological and evolutionary drivers of phenotypic and genetic variation in the European crabapple ( Malus sylvestris (L.) Mill.), a wild relative of the cultivated apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5171,279 +5289,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'allocation des photoassimilats récents dans la plante et la rhizosphère chez une graminée pérenne (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecologie, Environnement. INPL - Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL043N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-00137743v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'allocation des photoassimilats récents dans la plante et la rhizosphère chez une graminée pérenne (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+              <w:t xml:space="preserve">Ecologie, Environnement. INPL - Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL043N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01749951v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00137743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du système plante-sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud (Paris 11) - Université Paris Saclay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04488772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5590,51 +5708,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398361v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Beata G&#243;rska" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Hewelke" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gworek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111545" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bastani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sadeghipour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kamali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2023.1028149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Azim Nejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaedin Badehian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Rezaei Nejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02142-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997229v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Gruyter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weedon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dauwe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere-Roc Fernandez-Garber&#237;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997181v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Matinizadeh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Kazem Bordbar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Rousta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103536" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Ghasemi Aghbash" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Norouzi Haroni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-019-02034-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delaporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.03.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1299-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Braud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L692Z8CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.03.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZF94QT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1259-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F58R3XNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9316-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF50D6VR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137743v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL043N" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749951v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488772v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Beata G&#243;rska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Hewelke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gworek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bastani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sadeghipour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kamali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2023.1028149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Azim Nejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaedin Badehian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Rezaei Nejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02142-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Matinizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Kazem Bordbar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Rousta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Gruyter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weedon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dauwe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere-Roc Fernandez-Garber&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Ghasemi Aghbash" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Norouzi Haroni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-019-02034-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delaporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.03.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1299-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Braud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L692Z8CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.03.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZF94QT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1259-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F58R3XNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9316-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF50D6VR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL043N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137743v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>