--- v1 (2026-04-08)
+++ v2 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (33)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,321 +368,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04398361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paul Leadley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATENA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250933v1</w:t>
+                <w:t xml:space="preserve">hal-04622490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Nutrient Safety Net and Crop Yield in a Mediterranean Agroforestry Using 15N Labelling Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Bertrand</w:t>
+                <w:t xml:space="preserve">The impact of stand composition and tree density on topsoil characteristics and soil microbial activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Korboulewsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soil Science and Plant Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24, pp.4427-4438. </w:t>
+              <w:t xml:space="preserve">CATENA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 234, pp.107541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42729-024-01845-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.catena.2023.107541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622490v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04250933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does forest stand density affect soil microbial communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Dorr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -798,51 +798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Sadeghipour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Kamali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1017,295 +1017,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04231877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recently absorbed nitrogen incorporates into new and old tissues: evidence from a 15 N-labelling experiment in deciduous oaks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tania L Maxwell</w:t>
+                <w:t xml:space="preserve">Jean Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sixtine Cueff</w:t>
+                <w:t xml:space="preserve">Christophe François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Schroeder</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Marion Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cornut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11104-022-05589-w⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04546799v1</w:t>
+                <w:t xml:space="preserve">hal-03857864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of deep soil layers to the transpiration of a temperate deciduous forest: Implications for the modelling of productivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+                <w:t xml:space="preserve">Recently absorbed nitrogen incorporates into new and old tissues: evidence from a 15 N-labelling experiment in deciduous oaks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mubarak Mahmud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe François</w:t>
+                <w:t xml:space="preserve">Tania L Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Jourdan</w:t>
+                <w:t xml:space="preserve">Sixtine Cueff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cornut</w:t>
+                <w:t xml:space="preserve">Romain Schroeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 838 (Part 2), pp.155981. </w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 480, pp.407-421. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.155981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11104-022-05589-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03857864v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04546799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A standardized morpho-functional classification of the planet's humipedons</w:t>
               </w:r>
@@ -1542,51 +1542,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do tree plantations or cultivated fields have the same ability to maintain soil quality as natural forests?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1810,51 +1810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ fate of mineral N in the tree-soil-microorganism system before and after budburst in 20-year-old Quercus petraea (Matt.) Liebl.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tania L Maxwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1970,51 +1970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hashemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Ghasemi Aghbash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2087,51 +2087,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naser Norouzi Haroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziaedin Badehian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehrdad Zarafshar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2204,51 +2204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Delaporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Zanella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Bugeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2452,1835 +2452,1689 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03985285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of soil–vegetation relationships on the Butte Montceau in Fontainebleau, France: Pedagogical exercise and training report</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced stem growth, but no reserve depletion or hydraulic impairment in beech suffering from long-term decline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Delaporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Soil Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsoil.2017.07.021⟩</w:t>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30 (1), pp.265-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-015-1299-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04250999v1</w:t>
+                <w:t xml:space="preserve">hal-03997244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced stem growth, but no reserve depletion or hydraulic impairment in beech suffering from long-term decline</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of previous year's leaf N and soil N uptake to current year's leaf growth in sessile oak</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Fresneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 13 (11), pp.3475-3484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-13-3475-2016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00468-015-1299-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997244v1</w:t>
+                <w:t xml:space="preserve">hal-03997308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of previous year's leaf N and soil N uptake to current year's leaf growth in sessile oak</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Vitasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Chuine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joannès Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Forest Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 73 (1), pp.5-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s13595-015-0477-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-13-3475-2016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997308v1</w:t>
+                <w:t xml:space="preserve">hal-01306442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperate and boreal forest tree phenology: from organ-scale processes to terrestrial ecosystem models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Seasonal changes in carbon and nitrogen compound concentrations in a Quercus petraea chronosequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Delpierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dufrene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Forest Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tree Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 34 (7), pp.716-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/treephys/tpu060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s13595-015-0477-6⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-01306442v1</w:t>
+                <w:t xml:space="preserve">hal-03997262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in carbon and nitrogen compound concentrations in a Quercus petraea chronosequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution of non-structural nitrogen and carbohydrate compounds in mature oak trees in a temperate forest at four key phenological stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gilson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Barthes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N. Delpierre</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Dufrene</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">C. Fresneau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tree Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (4), pp.1023-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00468-013-0853-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/treephys/tpu060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03997262v1</w:t>
+                <w:t xml:space="preserve">hal-03997324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of non-structural nitrogen and carbohydrate compounds in mature oak trees in a temperate forest at four key phenological stages</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Epron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Ngao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dannoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bakker M.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Zeller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trees - Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00468-013-0853-5⟩</w:t>
+              <w:t xml:space="preserve">Biogeosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.1153-1168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03997324v1</w:t>
+                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal variations of belowground carbon transfer assessed by in situ 13CO2 pulse labelling of trees</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enhanced phytoextraction of an agricultural Cr- and Pb-contaminated soil by bioaugmentation with siderophore-producing bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Jézéquel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biogeosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (2), pp.280-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/bg-8-1153-2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00637046v1</w:t>
+                <w:t xml:space="preserve">hal-03997281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced phytoextraction of an agricultural Cr- and Pb-contaminated soil by bioaugmentation with siderophore-producing bacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armelle Braud</w:t>
+                <w:t xml:space="preserve">Effect of immobilization of a bacterial consortium on diuron dissipation and community dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2008.09.013⟩</w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 100 (18), pp.4257-4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.03.067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03997281v1</w:t>
+                <w:t xml:space="preserve">hal-03997274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of immobilization of a bacterial consortium on diuron dissipation and community dynamics</w:t>
+                <w:t xml:space="preserve">Nitrogen rhizodeposition assessed by a (NH3)-N-15 shoot pulse-labelling of Lolium perenne L. grown on soil exposed to 9 years of CO2 enrichment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lebeau</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herbert Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2009.03.067⟩</w:t>
+              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 63 (1-3), pp.410-415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03997274v1</w:t>
+                <w:t xml:space="preserve">hal-02662899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen rhizodeposition assessed by a (NH3)-N-15 shoot pulse-labelling of Lolium perenne L. grown on soil exposed to 9 years of CO2 enrichment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Robin</w:t>
+                <w:t xml:space="preserve">Simultaneous mineralization of glyphosate and diuron by a consortium of three bacteria as free- and/or immobilized-cells formulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental and Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envexpbot.2007.10.020⟩</w:t>
+              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77 (6), pp.1351-1358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00253-007-1259-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02662899v1</w:t>
+                <w:t xml:space="preserve">hal-03997288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous mineralization of glyphosate and diuron by a consortium of three bacteria as free- and/or immobilized-cells formulations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Lebeau</w:t>
+                <w:t xml:space="preserve">Mineralization of diuron [3-(3,4-dichlorophenyl)-1, 1-dimethylurea] by co-immobilized Arthrobacter sp. and Delftia acidovorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Joyeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Lebeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00253-007-1259-3⟩</w:t>
+              <w:t xml:space="preserve">Biotechnology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 29 (5), pp.749 - 754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10529-007-9316-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03997288v1</w:t>
+                <w:t xml:space="preserve">hal-03789237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mineralization of diuron [3-(3,4-dichlorophenyl)-1, 1-dimethylurea] by co-immobilized Arthrobacter sp. and Delftia acidovorans</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T Lebeau</w:t>
+                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ulff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotechnology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10529-007-9316-7⟩</w:t>
+              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38 (4), pp.729-736. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soilbio.2005.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03789237v1</w:t>
+                <w:t xml:space="preserve">hal-02659010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of elevated CO2 concentration on rhizodeposition from Lolium perenne grown on soil exposed to 9 years of CO2 enrichment</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mikola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Biology and Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 19, pp.886-896</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02659010v1</w:t>
+                <w:t xml:space="preserve">hal-02671909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defoliation-induced changes in carbon allocation and root soluble carbon concentration in field-grown Lolium perenne plants: do they affect carbon availability, microbes and animal trophic groups in soil?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
+                <w:t xml:space="preserve">Emergence and growth of hybrids between Brassica napus and Raphanus raphanistrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...93 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 158, pp.561-567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,466 +4144,466 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal physiological interpretation of intra-ring δ13C variation in temperate species: experimental and modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Damesin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michelot-Antalik</w:t>
+                <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elena Granda</w:t>
+                <w:t xml:space="preserve">T. Eglin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Maunoury-Danger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Jesium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03618455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating inter- and intra-annual tree-ring width, carbon isotopes and anatomy : responses to climate variability in a temperate oak forest.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais A Boura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Faccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03621273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-annual tree ring ð13C across time: tracking the responses of Q. petraea to climatic variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Granda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delpierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Ecological Federation 2015, Ecology at the interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03110304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In situ assessment of seasonal variation of assimilated carbon transfer to biochemical compounds by tracing 13C after pulse labelling on Quercus petraea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Fresneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Ngao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4764,254 +4618,254 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Abstracts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Geosciences Union (EGU). DEU., 2014, NA, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01190001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Defoliation on Carbon Partitioning into Plant Soil Micro-Organisms System of Rye Grass (Lolium perenne) Sward</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bazot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Tavernier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sylvain Plantureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Robin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20. General meeting of the European Grassland Federation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Luzern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02760109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation interspécifique entre le colza transgénique (Brassica napus) et la ravenelle (Raphanus raphanistrum) varie selon les individus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Gueritaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Darmency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Colloque international sur la biologie des mauvaises herbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2000, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5021,265 +4875,265 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les personnes enseignantes-chercheuses perçoivent-elles l'évolution de leurs connaissances en pédagogie après l'implantation d'une approche-programme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence D Hulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Barthes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence D Hulot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bazot</w:t>
+                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Bonnaud</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Antoine Branca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05567996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and evolutionary drivers of phenotypic and genetic variation in the European crabapple ( Malus sylvestris (L.) Mill.), a wild relative of the cultivated apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Chen</w:t>
+                <w:t xml:space="preserve">K. Avia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Avia</w:t>
+                <w:t xml:space="preserve">A. Forler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forler</w:t>
+                <w:t xml:space="preserve">C. Remoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Remoué</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">A. Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5289,279 +5143,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'allocation des photoassimilats récents dans la plante et la rhizosphère chez une graminée pérenne (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
+              <w:t xml:space="preserve">Ecologie, Environnement. INPL - Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2005INPL043N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01749951v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-00137743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l'étude de l'allocation des photoassimilats récents dans la plante et la rhizosphère chez une graminée pérenne (Lolium perenne L.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Ecologie, Environnement. INPL - Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">Sciences agricoles. Institut National Polytechnique de Lorraine, 2005. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005INPL043N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨NNT : 2005INPL043N⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">tel-00137743v1</w:t>
+                <w:t xml:space="preserve">tel-01749951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologie du système plante-sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bazot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Sud (Paris 11) - Université Paris Saclay, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04488772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId204"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5708,51 +5562,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Beata G&#243;rska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Hewelke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gworek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bastani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sadeghipour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kamali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2023.1028149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Azim Nejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaedin Badehian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Rezaei Nejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02142-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Matinizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Kazem Bordbar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Rousta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Gruyter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weedon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dauwe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere-Roc Fernandez-Garber&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Ghasemi Aghbash" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Norouzi Haroni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-019-02034-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delaporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.03.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250999v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1299-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997281v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Braud" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.013" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L692Z8CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997274v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.03.067" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZF94QT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997288v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1259-3" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F58R3XNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789237v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyeux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebeau" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9316-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF50D6VR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681844v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769938v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567996v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749951v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL043N" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137743v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453949v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mubarak Mahmud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bertrand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Ngao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Martin-Blangy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bazot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10457-025-01264-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398361v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Beata G&#243;rska" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech St&#281;pie&#324;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Hewelke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Lata" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gworek" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.111545" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04622490v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delpierre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Leadley" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42729-024-01845-3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250933v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehrdad Zarafshar" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Vincent" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Korboulewsky" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2023.107541" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04451951v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fernandez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Dorr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleyman Bakker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lerch" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2023.105244" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488736v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryam Bastani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Sadeghipour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Kamali" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bazot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/ffgc.2023.1028149" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04231877v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan Avia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Forler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Remou&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Venon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcad061" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03857864v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maysonnave" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Fran&#231;ois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cornut" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.155981" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04546799v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania L Maxwell" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sixtine Cueff" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Schroeder" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-022-05589-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714709v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Zanella" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Ponge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jabiol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bas van Delft" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rein De Waal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/soilsystems6030059" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997381v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahra Azim Nejad" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziaedin Badehian" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolhossein Rezaei Nejad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-021-02142-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997181v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Matinizadeh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Kazem Bordbar" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Javad Rousta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2020.103536" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997229v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan de Gruyter" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Weedon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Dauwe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere-Roc Fernandez-Garber&#237;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsec/fiaa018" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02950530v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Pinek" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Laffont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11104-020-04610-4" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997223v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hashemi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Ghasemi Aghbash" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2019.03.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997188v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naser Norouzi Haroni" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10646-019-02034-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997209v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delaporte" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bugeat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Damesin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2018.03.014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03985285v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Terrigeol" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Fr&#233;d&#233;ric Indorf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Jouhanique" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Tanguy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Hoareau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsoil.2017.07.021" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NV1ZWPG3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-015-1299-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997308v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Fresneau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Barthes" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-13-3475-2016" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306442v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Vitasse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chuine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joann&#232;s Guillemot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-015-0477-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997262v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gilson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Barthes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Delpierre" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufrene" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fresneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/treephys/tpu060" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997324v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00468-013-0853-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-K5SXD5QK-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00637046v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Epron" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dannoura" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker M." TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Zeller" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/bg-8-1153-2011" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997281v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Braud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lebeau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2008.09.013" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L692Z8CW-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997274v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2009.03.067" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-26ZF94QT-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662899v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herbert Blum" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Robin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envexpbot.2007.10.020" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8R820V1F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997288v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lebeau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-007-1259-3" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F58R3XNW-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789237v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bazot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bois" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Joyeux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lebeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10529-007-9316-7" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VF50D6VR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659010v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bazot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ulff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Blum" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soilbio.2005.06.023" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PW6F8ZTB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671909v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mikola" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681844v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Gueritaine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Darmency" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03618455v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michelot-Antalik" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Granda" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Eglin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Maunoury-Danger" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621273v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais A Boura" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Faccioni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03110304v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Boura" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190001v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Berveiller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760109v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tavernier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Plantureux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769938v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567996v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence D Hulot" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Branca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03653225v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Avia" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forler" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00137743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005INPL043N" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01749951v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04488772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>