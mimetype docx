--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Béchu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Ordered Pyrolytic Graphite Surfaces on the Production of H- Negative Ions in ECR-Driven Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3358586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope effect in plasmas driven by ECR modules towards H&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; and D&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aleiferis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acfbf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental and theoretical advances in the production of negative ions in caesium-free plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taccogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.227. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of electronic ground state ro-vibrationally excited D$_2$ molecules produced on ECR plasma-facing materials by means of VUV-FT absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Quant.Spectrosc.Radiat.Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.107325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion characterization in a helicon plasma source for fusion neutral beams by cavity ring-down spectroscopy and Langmuir probe laser photodetachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.026007. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab5e64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field configurational study on A Helicon-Based Plasma Source for Future Neutral Beam Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal M Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P L de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy to measure negative ion density in a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.103504. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of hydrogen negative ions in an ECR volume source: balance between vibrational excitation and ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.075015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabf1b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the plasma-facing materials on the negative ion H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; density in an ECR (2.45 GHz) plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac0ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rovibrationally excited molecular hydrogen in the electronic ground state via synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.074103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of X-ray gas attenuator plasmas by optical emission and tunable laser absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Martín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.1195-1208. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577517012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of H2 and D2 helicon plasmas generated by a resonant antenna for neutral beam applications in fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.036024. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa53eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01452728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of electron states of hydrogen molecules in nonequilibrium discharges: Singlet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16010090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the relation between H− negative ion density and Lyman-α emission intensity in a microwave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.095203. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/9/095203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01272018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of a dipolar plasma source in hydrogen under low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16040209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation kinetics of electronic states of hydrogen molecules in nonequilibrium discharges: Electronic ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X15040215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01250612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sup&amp;gt;&#x2212;&amp;lt;/sup&amp;gt; Negative Ion Production From a 2D Network of ECR Dipolar Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2828-2829. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2330421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01094310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-ended coaxial plasma source with extended operating parameters: plasma impedance, coupling and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.064006. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin ﬁlms of Sb doped Mg2Si1 xSnx solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Populoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weidenkaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 546, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dipolar microwave plasmas and their application to negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.101601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4823466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2Si1-xSnx solid solution by plasma-assisted co-sputtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrogen plasma in the negative-ion extraction region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Annaratone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.045010. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of large-area low-energy electron beams from a multi-dipolar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.015017. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/1/015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and thin films of magnetic shape memory Ni-Mn-Ga alloys deposited by multi-dipolar plasma-assisted sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H- extraction from electron-cyclotron-resonance-driven multicusp volume source operated in pulsed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.03A512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2165270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Langmuir probe and microwave autointerferometry measurements at intermediate pressure in an argon surface wave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.083306. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen profiles in materials implanted via plasma-based ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (1-3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution VUV absorption spectroscopy @ the synchrotron SOLEIL: an efficient diagnostic for plasma physics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma thin film international union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIC AND MOLECULAR DEUTERIUM DENSITIES IN A PULSED RF DISCHARGE USING VUV ABSORPTION SPECTROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologna (ITALY), Italy. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–induced photo-detachment diagnostic for interrogating pulsed ECR–driven plasmas: Application to H$^−$ and D$^−$ negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$^-$ and D$^-$ production efficiency in a multi-dipole ECR-plasma source as a function of gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, Canada. pp.012007, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of D2 molecules by VUV-absorption spectroscopy for the production of D- negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of H$_2$/D$_2$ molecules by VUV-absorption spectroscopy for the production of H$^-$/D$^-$negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), France. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on dynamic effects of H$^-$ and D$^-$ negative ions in an ECR-plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada. pp.012006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rarefied Molecular Flow Simulation To Understand Measurements Performed In Deuterium Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of helicon waves and negative ions in the Resonant Antenna Ion Device (RAID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Toki Conference on Plasma and Fusion Research (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a distributed antenna array microwave plasma used for low-temperature/large-area nanocrystalline diamond film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damia Dekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Benedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plathinium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First B-dot measurements in the RAID device, an alternative negative ion source for DEMO neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Fusion Technology (SOFT-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Messina, Italy. pp.1140-1144, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-aided plasma diagnostics of a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andrebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arnichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Laser-Aided Plasma Diagnostics 2019 (LAPD19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-free negative ion source: from rovibrationnal states of H 2 /D 2 molecules to the extraction of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Plasmas, Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, ERICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. pp.012052, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/927/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01711805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plasma-facing materials on the negative ion (H-/D-) current extracted from an ECR plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary microwave plasma sources with extended operating parameters (from low to high- pressures) for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of H atom recombination on different surfaces in relation to H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.020011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel helicon plasma source for negative ion beams for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source development for a photoneutralization based NBI system of fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P.L. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Negative Ions, Beams and Sources (NIBS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Garching, Germany. pp.050002, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of dipolar plasma source in low pressure hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Microwave Discharges: Fundamentals and Applications, (MD 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modes in a dipolar microwave plasma source (2.45GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Reactive Plasmas, 68th Gaseous Electronics Conference, 33rd Symposium on Plasma Processing (ICRP-9, GEC-68, SPP-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of the cybele negative ion source for fusion applications: PIC simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fubiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamas micro-onde basse pression et procédé associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the vibrational distribution function of the hydrogen molecule in the ground state X1Sigma+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Theorical and Applied Plasma Chemistry (ISTAPC-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Plios, Russia. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of the vibrational distribution function of the hydrogen molecule in the ground state X1Σ+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International conference "Mesh Methods for Boundary-Value Problems and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des paramètres électrostatiques d’un plasma par sonde de Langmuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Diagnostics Plasma: Méthode de Détermination des Propriétés Electroniques et Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic probe and laser photodetachment measurements in the hydrogen negative ion (H-) source &amp;quot;Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (gd 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.sciencesconf.org:gd2014:27348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01244357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "The physics of Low Temperature Plasma" (PLPT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pressure plasma sources with localized power absorption operating from 0.35 to 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Plasma Physics and Technology (SPPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser photo-detachment measurements in the ECR driven H-negative ion source PROMETHEUS I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science ICOPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, Scotland, Unknown Region. pp.3P-50, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies micro-ondes : solutions adaptées à des problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmas et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures expérimentale de la fonction de distribution en énergie des électrons (FDEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CNRS Plasmas Froids 2011 " Fonction de distribution en énergie des ions et des électrons dans un plasma "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and issues of microwave plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interactions micro-ondes/plasmas et applications aérospatiales, Fondation de Coopération Scientifique Sciences et Technologies pour l'Aéronautique et l'Espace (STAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des paramètres plasma par sonde de Langmuir : QUË ÐO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tourres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface vicinity production of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-ordinating Committee on Neutral Beams (CCNB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Paul-lès-Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plasma near the plasma electrode by probes and photodetachment in ECR-driven negative ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources (NIBS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of H- ions by surface mechanisms in Cs-free multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources NIBS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.74-83, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrationnally excited H2 formation on graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES Workshop - Elementary mechanisms of hydrogen / carbon-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based ion implantation : a valuable technology for the elaboration of innovative materials and nano-structured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vempaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical SDBD of well-defined expansion area for standardised studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristaq Gazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced photodetachment diagnostic for interrogating pulsed ECR-driven plasmas: Application to H- and D- negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxv ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed microwave plasma sources: coupling modes and operation at high pressure for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , Proceedings of the XXXIII International Conference on Phenomena in Ionized Gases pp.314, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of elementary microwave plasma sources at medium pressure (1 to 50 Torr) for high rate deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic measurements of hydrogen dissociation degree and H- production in resonant antenna-generated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the production of vibrationally excited molecules of hydrogen H2(X1Σg,v’’) on surfaces by indirect and direct diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshop: Collisions of Fast Particles with Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01372233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV emission spectroscopy combined with H- density measurements in the ion source Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. , AIP Conference Proceedings, 1869, pp.030045 2017, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rovibrational levels of ground state excited hydrogen molecules by laser photodetachment and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. 22nd International Symposium on Plasma Chemistry July 5-10, 2015; Antwerp, Belgium ISPC2015-proceedings, P-I-1-2, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01176819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave plasma with localized power absorption: from elementary sources to device andapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyseur de réseau vectoriel: un outil aux multiples possibilités pour la conception de sources et le diagnostic plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance head-to-head microwave plasma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu A. Lebedev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Workshop on Microwave Discharges: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zvenigorod, Russia. pp.147-150, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECR-driven H negative-ion source PROMETHEUSI: Deisgn and preliminary characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Gas Discharges and Their Applications (GD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface mechanisms investigation for negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.1.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-to-tail microwave plasma sources with extended operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.8.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H atom density measurement using a combination of optical emission spectroscopy and Langmuir probes diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.5.8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2 Si1-x Snx solid solution by plasma assisted co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Thermoelectrics (ECT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Como, Italy. 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du plasma au voisinage de l'électrode-plasma d'une source d'ions négatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of H- ions in the vicinity of the extraction aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar plasma source modeling: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Than Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France. A paraître, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of large area low-energy electron beams by extraction from a multi-dipolar plasma (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02B503, 2008, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H- production by surface interaction of the plasma generated in &amp;quot;camembert III&amp;quot; reactor via Distributed Electron Cyclotron Resonance (DECR) at 2.45 GHz (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02A505, 2008, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicon volume production of H$^−$ and D$^−$ using a resonant birdcage antenna on RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-249, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECR–Driven Negative Ion Sources Operating with Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marthe Bacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Springer International Publishing, pp.303-347, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources plasma micro-onde dipolaires aux plasmas matriciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tan Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th. Belmonte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas Froids. Systèmes et procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.85-121, 2008, Intégrations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00390941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas micro-onde basses pressions exités à la résonance cyclotronique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-352, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de sondes électrostatiques en plasma basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-224, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Béchu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Ordered Pyrolytic Graphite Surfaces on the Production of H- Negative Ions in ECR-Driven Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3358586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope effect in plasmas driven by ECR modules towards H&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; and D&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aleiferis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acfbf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental and theoretical advances in the production of negative ions in caesium-free plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taccogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.227. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of electronic ground state ro-vibrationally excited D$_2$ molecules produced on ECR plasma-facing materials by means of VUV-FT absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Quant.Spectrosc.Radiat.Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.107325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion characterization in a helicon plasma source for fusion neutral beams by cavity ring-down spectroscopy and Langmuir probe laser photodetachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.026007. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab5e64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field configurational study on A Helicon-Based Plasma Source for Future Neutral Beam Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal M Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P L de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy to measure negative ion density in a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.103504. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of hydrogen negative ions in an ECR volume source: balance between vibrational excitation and ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.075015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabf1b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the plasma-facing materials on the negative ion H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; density in an ECR (2.45 GHz) plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac0ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rovibrationally excited molecular hydrogen in the electronic ground state via synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.074103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of X-ray gas attenuator plasmas by optical emission and tunable laser absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Martín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.1195-1208. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577517012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of H2 and D2 helicon plasmas generated by a resonant antenna for neutral beam applications in fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.036024. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa53eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01452728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of electron states of hydrogen molecules in nonequilibrium discharges: Singlet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16010090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of a dipolar plasma source in hydrogen under low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16040209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the relation between H− negative ion density and Lyman-α emission intensity in a microwave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.095203. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/9/095203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01272018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation kinetics of electronic states of hydrogen molecules in nonequilibrium discharges: Electronic ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X15040215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01250612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-ended coaxial plasma source with extended operating parameters: plasma impedance, coupling and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.064006. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sup&amp;gt;&#x2212;&amp;lt;/sup&amp;gt; Negative Ion Production From a 2D Network of ECR Dipolar Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2828-2829. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2330421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01094310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin ﬁlms of Sb doped Mg2Si1 xSnx solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Populoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weidenkaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 546, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dipolar microwave plasmas and their application to negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.101601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4823466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2Si1-xSnx solid solution by plasma-assisted co-sputtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of large-area low-energy electron beams from a multi-dipolar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.015017. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/1/015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrogen plasma in the negative-ion extraction region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Annaratone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.045010. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and thin films of magnetic shape memory Ni-Mn-Ga alloys deposited by multi-dipolar plasma-assisted sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H- extraction from electron-cyclotron-resonance-driven multicusp volume source operated in pulsed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.03A512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2165270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Langmuir probe and microwave autointerferometry measurements at intermediate pressure in an argon surface wave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.083306. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen profiles in materials implanted via plasma-based ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (1-3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIC AND MOLECULAR DEUTERIUM DENSITIES IN A PULSED RF DISCHARGE USING VUV ABSORPTION SPECTROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologna (ITALY), Italy. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution VUV absorption spectroscopy @ the synchrotron SOLEIL: an efficient diagnostic for plasma physics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma thin film international union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–induced photo-detachment diagnostic for interrogating pulsed ECR–driven plasmas: Application to H$^−$ and D$^−$ negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$^-$ and D$^-$ production efficiency in a multi-dipole ECR-plasma source as a function of gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, Canada. pp.012007, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of D2 molecules by VUV-absorption spectroscopy for the production of D- negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of H$_2$/D$_2$ molecules by VUV-absorption spectroscopy for the production of H$^-$/D$^-$negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), France. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on dynamic effects of H$^-$ and D$^-$ negative ions in an ECR-plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada. pp.012006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rarefied Molecular Flow Simulation To Understand Measurements Performed In Deuterium Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of helicon waves and negative ions in the Resonant Antenna Ion Device (RAID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Toki Conference on Plasma and Fusion Research (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a distributed antenna array microwave plasma used for low-temperature/large-area nanocrystalline diamond film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damia Dekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Benedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plathinium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-aided plasma diagnostics of a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andrebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arnichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Laser-Aided Plasma Diagnostics 2019 (LAPD19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First B-dot measurements in the RAID device, an alternative negative ion source for DEMO neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Fusion Technology (SOFT-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Messina, Italy. pp.1140-1144, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-free negative ion source: from rovibrationnal states of H 2 /D 2 molecules to the extraction of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Plasmas, Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, ERICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plasma-facing materials on the negative ion (H-/D-) current extracted from an ECR plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. pp.012052, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/927/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01711805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary microwave plasma sources with extended operating parameters (from low to high- pressures) for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of H atom recombination on different surfaces in relation to H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.020011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel helicon plasma source for negative ion beams for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of dipolar plasma source in low pressure hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Microwave Discharges: Fundamentals and Applications, (MD 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source development for a photoneutralization based NBI system of fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P.L. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Negative Ions, Beams and Sources (NIBS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Garching, Germany. pp.050002, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modes in a dipolar microwave plasma source (2.45GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Reactive Plasmas, 68th Gaseous Electronics Conference, 33rd Symposium on Plasma Processing (ICRP-9, GEC-68, SPP-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of the cybele negative ion source for fusion applications: PIC simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fubiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamas micro-onde basse pression et procédé associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "The physics of Low Temperature Plasma" (PLPT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the vibrational distribution function of the hydrogen molecule in the ground state X1Sigma+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Theorical and Applied Plasma Chemistry (ISTAPC-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Plios, Russia. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des paramètres électrostatiques d’un plasma par sonde de Langmuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Diagnostics Plasma: Méthode de Détermination des Propriétés Electroniques et Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of the vibrational distribution function of the hydrogen molecule in the ground state X1Σ+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International conference "Mesh Methods for Boundary-Value Problems and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic probe and laser photodetachment measurements in the hydrogen negative ion (H-) source &amp;quot;Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (gd 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.sciencesconf.org:gd2014:27348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01244357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pressure plasma sources with localized power absorption operating from 0.35 to 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Plasma Physics and Technology (SPPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser photo-detachment measurements in the ECR driven H-negative ion source PROMETHEUS I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science ICOPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, Scotland, Unknown Region. pp.3P-50, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures expérimentale de la fonction de distribution en énergie des électrons (FDEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CNRS Plasmas Froids 2011 " Fonction de distribution en énergie des ions et des électrons dans un plasma "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies micro-ondes : solutions adaptées à des problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmas et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des paramètres plasma par sonde de Langmuir : QUË ÐO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tourres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and issues of microwave plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interactions micro-ondes/plasmas et applications aérospatiales, Fondation de Coopération Scientifique Sciences et Technologies pour l'Aéronautique et l'Espace (STAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface vicinity production of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-ordinating Committee on Neutral Beams (CCNB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Paul-lès-Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plasma near the plasma electrode by probes and photodetachment in ECR-driven negative ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources (NIBS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of H- ions by surface mechanisms in Cs-free multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources NIBS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.74-83, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrationnally excited H2 formation on graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES Workshop - Elementary mechanisms of hydrogen / carbon-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based ion implantation : a valuable technology for the elaboration of innovative materials and nano-structured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vempaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced photodetachment diagnostic for interrogating pulsed ECR-driven plasmas: Application to H- and D- negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxv ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical SDBD of well-defined expansion area for standardised studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristaq Gazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed microwave plasma sources: coupling modes and operation at high pressure for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , Proceedings of the XXXIII International Conference on Phenomena in Ionized Gases pp.314, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of elementary microwave plasma sources at medium pressure (1 to 50 Torr) for high rate deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic measurements of hydrogen dissociation degree and H- production in resonant antenna-generated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the production of vibrationally excited molecules of hydrogen H2(X1Σg,v’’) on surfaces by indirect and direct diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshop: Collisions of Fast Particles with Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01372233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV emission spectroscopy combined with H- density measurements in the ion source Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. , AIP Conference Proceedings, 1869, pp.030045 2017, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rovibrational levels of ground state excited hydrogen molecules by laser photodetachment and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. 22nd International Symposium on Plasma Chemistry July 5-10, 2015; Antwerp, Belgium ISPC2015-proceedings, P-I-1-2, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01176819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyseur de réseau vectoriel: un outil aux multiples possibilités pour la conception de sources et le diagnostic plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave plasma with localized power absorption: from elementary sources to device andapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance head-to-head microwave plasma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu A. Lebedev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Workshop on Microwave Discharges: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zvenigorod, Russia. pp.147-150, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECR-driven H negative-ion source PROMETHEUSI: Deisgn and preliminary characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Gas Discharges and Their Applications (GD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface mechanisms investigation for negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.1.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-to-tail microwave plasma sources with extended operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.8.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H atom density measurement using a combination of optical emission spectroscopy and Langmuir probes diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.5.8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2 Si1-x Snx solid solution by plasma assisted co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Thermoelectrics (ECT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Como, Italy. 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of H- ions in the vicinity of the extraction aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du plasma au voisinage de l'électrode-plasma d'une source d'ions négatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar plasma source modeling: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Than Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France. A paraître, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of large area low-energy electron beams by extraction from a multi-dipolar plasma (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02B503, 2008, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H- production by surface interaction of the plasma generated in &amp;quot;camembert III&amp;quot; reactor via Distributed Electron Cyclotron Resonance (DECR) at 2.45 GHz (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02A505, 2008, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicon volume production of H$^−$ and D$^−$ using a resonant birdcage antenna on RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-249, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECR–Driven Negative Ion Sources Operating with Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marthe Bacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Springer International Publishing, pp.303-347, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources plasma micro-onde dipolaires aux plasmas matriciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tan Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th. Belmonte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas Froids. Systèmes et procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.85-121, 2008, Intégrations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00390941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas micro-onde basses pressions exités à la résonance cyclotronique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-352, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de sondes électrostatiques en plasma basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-224, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bentounes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svarnas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fombaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3358586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mitrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleiferis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfbf5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taccogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aanesland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostinetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00228-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleiferis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shakhatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Agnello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Furno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Guittienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Howling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab5e64" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02375711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal M Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Agnello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P L de Esch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guittienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Howling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarvainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabf1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentounes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biggins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac0ed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shakhatov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517012000" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa53eb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shakhatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lebedev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16010090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/9/095203" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376128v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakhatov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16040209" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X15040215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiroudis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330421" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#235;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/064006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weidenkaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.08.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RGV5WX6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le Quoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MH1DWB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410312v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Annaratone" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045010" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRM867VW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354123v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maulat" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/1/015017" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PNSJQBP3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLDCXF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165270" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2112172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00076-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7V6R9LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780564v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonny" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780405v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434717v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434682v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Furno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittienne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jacquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pouradier Duteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Howling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049709v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andrebe" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichaud" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01711805v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shakhatov" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/927/1/012052" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572034v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995717" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122665v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P.L. de Esch" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916459" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231366v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179519" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128593v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185363v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lebedev" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123830v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonny" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244357v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016958v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todoran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383834" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017303v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016895v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112547" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112551" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285204v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357794v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demolon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Howling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laulainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995765" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174010v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tan Phan" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128599v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338204v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Than Vinh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821591" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jacquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-21476-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390941v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tan Vin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latrasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bentounes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svarnas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fombaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3358586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mitrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleiferis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfbf5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taccogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aanesland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostinetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00228-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleiferis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shakhatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Agnello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Furno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Guittienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Howling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab5e64" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02375711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal M Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Agnello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P L de Esch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guittienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Howling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarvainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabf1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentounes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biggins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac0ed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shakhatov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517012000" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa53eb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shakhatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lebedev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16010090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakhatov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16040209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/9/095203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X15040215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#235;le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/064006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiroudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330421" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weidenkaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.08.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RGV5WX6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le Quoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MH1DWB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maulat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/1/015017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PNSJQBP3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Annaratone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRM867VW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLDCXF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165270" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2112172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00076-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7V6R9LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434717v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434682v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Furno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittienne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jacquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andrebe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pouradier Duteil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Howling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01711805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shakhatov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/927/1/012052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995717" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P.L. de Esch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179519" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128593v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todoran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lebedev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244357v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383834" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112547" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112551" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357794v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demolon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Howling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laulainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995765" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174010v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tan Phan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Than Vinh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821591" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jacquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-21476-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390941v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tan Vin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latrasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>