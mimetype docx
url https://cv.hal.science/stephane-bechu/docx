--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Béchu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Ordered Pyrolytic Graphite Surfaces on the Production of H- Negative Ions in ECR-Driven Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3358586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope effect in plasmas driven by ECR modules towards H&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; and D&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aleiferis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acfbf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental and theoretical advances in the production of negative ions in caesium-free plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taccogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.227. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of electronic ground state ro-vibrationally excited D$_2$ molecules produced on ECR plasma-facing materials by means of VUV-FT absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Quant.Spectrosc.Radiat.Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.107325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion characterization in a helicon plasma source for fusion neutral beams by cavity ring-down spectroscopy and Langmuir probe laser photodetachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.026007. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab5e64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field configurational study on A Helicon-Based Plasma Source for Future Neutral Beam Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal M Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P L de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy to measure negative ion density in a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.103504. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of hydrogen negative ions in an ECR volume source: balance between vibrational excitation and ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.075015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabf1b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the plasma-facing materials on the negative ion H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; density in an ECR (2.45 GHz) plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac0ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rovibrationally excited molecular hydrogen in the electronic ground state via synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.074103. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of X-ray gas attenuator plasmas by optical emission and tunable laser absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Martín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.1195-1208. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577517012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of H2 and D2 helicon plasmas generated by a resonant antenna for neutral beam applications in fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.036024. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa53eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01452728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of electron states of hydrogen molecules in nonequilibrium discharges: Singlet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16010090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of a dipolar plasma source in hydrogen under low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16040209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the relation between H− negative ion density and Lyman-α emission intensity in a microwave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.095203. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/9/095203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01272018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation kinetics of electronic states of hydrogen molecules in nonequilibrium discharges: Electronic ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X15040215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01250612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-ended coaxial plasma source with extended operating parameters: plasma impedance, coupling and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.064006. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sup&amp;gt;&#x2212;&amp;lt;/sup&amp;gt; Negative Ion Production From a 2D Network of ECR Dipolar Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2828-2829. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2330421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01094310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin ﬁlms of Sb doped Mg2Si1 xSnx solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Populoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weidenkaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 546, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dipolar microwave plasmas and their application to negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.101601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4823466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2Si1-xSnx solid solution by plasma-assisted co-sputtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of large-area low-energy electron beams from a multi-dipolar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.015017. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/1/015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrogen plasma in the negative-ion extraction region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Annaratone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.045010. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and thin films of magnetic shape memory Ni-Mn-Ga alloys deposited by multi-dipolar plasma-assisted sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H- extraction from electron-cyclotron-resonance-driven multicusp volume source operated in pulsed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.03A512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2165270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Langmuir probe and microwave autointerferometry measurements at intermediate pressure in an argon surface wave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.083306. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen profiles in materials implanted via plasma-based ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (1-3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIC AND MOLECULAR DEUTERIUM DENSITIES IN A PULSED RF DISCHARGE USING VUV ABSORPTION SPECTROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologna (ITALY), Italy. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution VUV absorption spectroscopy @ the synchrotron SOLEIL: an efficient diagnostic for plasma physics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma thin film international union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–induced photo-detachment diagnostic for interrogating pulsed ECR–driven plasmas: Application to H$^−$ and D$^−$ negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$^-$ and D$^-$ production efficiency in a multi-dipole ECR-plasma source as a function of gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, Canada. pp.012007, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of D2 molecules by VUV-absorption spectroscopy for the production of D- negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of H$_2$/D$_2$ molecules by VUV-absorption spectroscopy for the production of H$^-$/D$^-$negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), France. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on dynamic effects of H$^-$ and D$^-$ negative ions in an ECR-plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada. pp.012006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rarefied Molecular Flow Simulation To Understand Measurements Performed In Deuterium Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of helicon waves and negative ions in the Resonant Antenna Ion Device (RAID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Toki Conference on Plasma and Fusion Research (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a distributed antenna array microwave plasma used for low-temperature/large-area nanocrystalline diamond film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damia Dekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Benedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plathinium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-aided plasma diagnostics of a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andrebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arnichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Laser-Aided Plasma Diagnostics 2019 (LAPD19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First B-dot measurements in the RAID device, an alternative negative ion source for DEMO neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Fusion Technology (SOFT-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Messina, Italy. pp.1140-1144, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-free negative ion source: from rovibrationnal states of H 2 /D 2 molecules to the extraction of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Plasmas, Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, ERICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plasma-facing materials on the negative ion (H-/D-) current extracted from an ECR plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. pp.012052, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/927/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01711805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary microwave plasma sources with extended operating parameters (from low to high- pressures) for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of H atom recombination on different surfaces in relation to H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.020011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel helicon plasma source for negative ion beams for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of dipolar plasma source in low pressure hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Microwave Discharges: Fundamentals and Applications, (MD 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source development for a photoneutralization based NBI system of fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P.L. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Negative Ions, Beams and Sources (NIBS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Garching, Germany. pp.050002, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modes in a dipolar microwave plasma source (2.45GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Reactive Plasmas, 68th Gaseous Electronics Conference, 33rd Symposium on Plasma Processing (ICRP-9, GEC-68, SPP-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of the cybele negative ion source for fusion applications: PIC simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fubiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamas micro-onde basse pression et procédé associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "The physics of Low Temperature Plasma" (PLPT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the vibrational distribution function of the hydrogen molecule in the ground state X1Sigma+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Theorical and Applied Plasma Chemistry (ISTAPC-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Plios, Russia. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des paramètres électrostatiques d’un plasma par sonde de Langmuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Diagnostics Plasma: Méthode de Détermination des Propriétés Electroniques et Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of the vibrational distribution function of the hydrogen molecule in the ground state X1Σ+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International conference "Mesh Methods for Boundary-Value Problems and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic probe and laser photodetachment measurements in the hydrogen negative ion (H-) source &amp;quot;Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (gd 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.sciencesconf.org:gd2014:27348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01244357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pressure plasma sources with localized power absorption operating from 0.35 to 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Plasma Physics and Technology (SPPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser photo-detachment measurements in the ECR driven H-negative ion source PROMETHEUS I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science ICOPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, Scotland, Unknown Region. pp.3P-50, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures expérimentale de la fonction de distribution en énergie des électrons (FDEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CNRS Plasmas Froids 2011 " Fonction de distribution en énergie des ions et des électrons dans un plasma "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies micro-ondes : solutions adaptées à des problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmas et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des paramètres plasma par sonde de Langmuir : QUË ÐO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tourres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and issues of microwave plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interactions micro-ondes/plasmas et applications aérospatiales, Fondation de Coopération Scientifique Sciences et Technologies pour l'Aéronautique et l'Espace (STAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface vicinity production of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-ordinating Committee on Neutral Beams (CCNB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Paul-lès-Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plasma near the plasma electrode by probes and photodetachment in ECR-driven negative ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources (NIBS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of H- ions by surface mechanisms in Cs-free multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources NIBS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.74-83, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrationnally excited H2 formation on graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES Workshop - Elementary mechanisms of hydrogen / carbon-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based ion implantation : a valuable technology for the elaboration of innovative materials and nano-structured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vempaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced photodetachment diagnostic for interrogating pulsed ECR-driven plasmas: Application to H- and D- negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxv ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical SDBD of well-defined expansion area for standardised studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristaq Gazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed microwave plasma sources: coupling modes and operation at high pressure for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , Proceedings of the XXXIII International Conference on Phenomena in Ionized Gases pp.314, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of elementary microwave plasma sources at medium pressure (1 to 50 Torr) for high rate deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic measurements of hydrogen dissociation degree and H- production in resonant antenna-generated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the production of vibrationally excited molecules of hydrogen H2(X1Σg,v’’) on surfaces by indirect and direct diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshop: Collisions of Fast Particles with Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01372233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV emission spectroscopy combined with H- density measurements in the ion source Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. , AIP Conference Proceedings, 1869, pp.030045 2017, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rovibrational levels of ground state excited hydrogen molecules by laser photodetachment and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. 22nd International Symposium on Plasma Chemistry July 5-10, 2015; Antwerp, Belgium ISPC2015-proceedings, P-I-1-2, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01176819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyseur de réseau vectoriel: un outil aux multiples possibilités pour la conception de sources et le diagnostic plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave plasma with localized power absorption: from elementary sources to device andapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance head-to-head microwave plasma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu A. Lebedev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Workshop on Microwave Discharges: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zvenigorod, Russia. pp.147-150, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECR-driven H negative-ion source PROMETHEUSI: Deisgn and preliminary characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Gas Discharges and Their Applications (GD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface mechanisms investigation for negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.1.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-to-tail microwave plasma sources with extended operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.8.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H atom density measurement using a combination of optical emission spectroscopy and Langmuir probes diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.5.8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2 Si1-x Snx solid solution by plasma assisted co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Thermoelectrics (ECT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Como, Italy. 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of H- ions in the vicinity of the extraction aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du plasma au voisinage de l'électrode-plasma d'une source d'ions négatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar plasma source modeling: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Than Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France. A paraître, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of large area low-energy electron beams by extraction from a multi-dipolar plasma (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02B503, 2008, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H- production by surface interaction of the plasma generated in &amp;quot;camembert III&amp;quot; reactor via Distributed Electron Cyclotron Resonance (DECR) at 2.45 GHz (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02A505, 2008, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicon volume production of H$^−$ and D$^−$ using a resonant birdcage antenna on RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-249, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECR–Driven Negative Ion Sources Operating with Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marthe Bacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Springer International Publishing, pp.303-347, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources plasma micro-onde dipolaires aux plasmas matriciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tan Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th. Belmonte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas Froids. Systèmes et procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.85-121, 2008, Intégrations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00390941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas micro-onde basses pressions exités à la résonance cyclotronique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-352, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de sondes électrostatiques en plasma basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-224, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Stéphane Béchu </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Highly Ordered Pyrolytic Graphite Surfaces on the Production of H- Negative Ions in ECR-Driven Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Fombaron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 52 (2), pp.407-414. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2024.3358586⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isotope effect in plasmas driven by ECR modules towards H&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; and D&amp;lt;sup&amp;gt;–&amp;lt;/sup&amp;gt; production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aleiferis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Sci.Tech.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (10), pp.105001. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/acfbf5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental and theoretical advances in the production of negative ions in caesium-free plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Taccogna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Aanesland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Agostinetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal D : Atomic, molecular, optical and plasma physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 75 (8), pp.227. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjd/s10053-021-00228-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03325804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct measurements of electronic ground state ro-vibrationally excited D$_2$ molecules produced on ECR plasma-facing materials by means of VUV-FT absorption spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">J.Quant.Spectrosc.Radiat.Trans.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 257, pp.107325. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jqsrt.2020.107325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03043281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion characterization in a helicon plasma source for fusion neutral beams by cavity ring-down spectroscopy and Langmuir probe laser photodetachment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P H Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A A Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.026007. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/ab5e64⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic field configurational study on A Helicon-Based Plasma Source for Future Neutral Beam Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal M Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Cartry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H P L de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 28 (9), pp.095005. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/ab3705⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavity ring-down spectroscopy to measure negative ion density in a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Barbisan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 89 (10), pp.103504. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5044504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of hydrogen negative ions in an ECR volume source: balance between vibrational excitation and ionization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (7), pp.075015. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aabf1b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01856810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the plasma-facing materials on the negative ion H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; density in an ECR (2.45 GHz) plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (5), pp.055015. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6595/aac0ed⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01806396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of X-ray gas attenuator plasmas by optical emission and tunable laser absorption spectroscopies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Álvaro Martín Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nader Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (6), pp.1195-1208. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1107/S1600577517012000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01645834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic characterization of H2 and D2 helicon plasmas generated by a resonant antenna for neutral beam applications in fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57, pp.036024. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1741-4326/aa53eb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01452728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of rovibrationally excited molecular hydrogen in the electronic ground state via synchrotron radiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisseth Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 111, pp.074103. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4985617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of a dipolar plasma source in hydrogen under low pressures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (4), pp.467 - 474. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16040209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01376128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative ion source development for a photoneutralization based neutral beam system for future fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Blondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Journal of Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18 (12), pp.125005. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1367-2630/18/12/125005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02380026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the relation between H− negative ion density and Lyman-α emission intensity in a microwave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (9), pp.095203. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/49/9/095203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01272018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kinetics of electron states of hydrogen molecules in nonequilibrium discharges: Singlet states</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 54 (1), pp.124-143. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X16010090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01294682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excitation kinetics of electronic states of hydrogen molecules in nonequilibrium discharges: Electronic ground state</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Temperature / Teplofizika Vysokikh Temperatur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 53 (4), pp.569-587. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1134/S0018151X15040215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01250612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 649, pp.573-578. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2015.07.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01214469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D around a photoneutralizer-based NBI system (Siphore) in view of a DEMO Tokamak steady state fusion reactor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Achard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Achkasov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 55 (12), pp.123020. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0029-5515/55/12/123020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02381781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H&amp;lt;sup&amp;gt;&#x2212;&amp;lt;/sup&amp;gt; Negative Ion Production From a 2D Network of ECR Dipolar Plasma Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 42 (10), pp.2828-2829. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2014.2330421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01094310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An open-ended coaxial plasma source with extended operating parameters: plasma impedance, coupling and energy efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23 (6), pp.064006. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/23/6/064006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01091992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MgH2 thin films deposited by one-step reactive plasma sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Miraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39 (31), pp.17718-17725. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijhydene.2014.08.096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01068590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermoelectric properties of thin ﬁlms of Sb doped Mg2Si1 xSnx solid solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Populoh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Weidenkaff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 546, pp.138-144. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.08.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00749377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-dipolar microwave plasmas and their application to negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics of Plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20, pp.101601. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4823466⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00870733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2Si1-xSnx solid solution by plasma-assisted co-sputtering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huy Le Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Bourgault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 538, pp.73-78. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2012.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction of large-area low-energy electron beams from a multi-dipolar plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.015017. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/1/015017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00354123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of hydrogen plasma in the negative-ion extraction region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.M. Annaratone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Sources Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18, pp.045010. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0963-0252/18/4/045010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00410312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulk and thin films of magnetic shape memory Ni-Mn-Ga alloys deposited by multi-dipolar plasma-assisted sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Caillault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Carbone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Alloys and Compounds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 465, pp.35-40. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jallcom.2007.11.087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00339190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H- extraction from electron-cyclotron-resonance-driven multicusp volume source operated in pulsed mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Scientific Instruments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 77, pp.03A512. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2165270⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Langmuir probe and microwave autointerferometry measurements at intermediate pressure in an argon surface wave discharge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Teboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 98, pp.083306. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2112172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00372705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nitrogen profiles in materials implanted via plasma-based ion implantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corentin Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 156 (1-3), pp.125-130. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0257-8972(02)00076-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00669437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ATOMIC AND MOLECULAR DEUTERIUM DENSITIES IN A PULSED RF DISCHARGE USING VUV ABSORPTION SPECTROSCOPY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Nahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Conference on High-Resolution Molecular Spectroscopy Bologna, Italy, September 2–6, 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bologna (ITALY), Italy. pp.118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High resolution VUV absorption spectroscopy @ the synchrotron SOLEIL: an efficient diagnostic for plasma physics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma thin film international union meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFV, Sep 2024, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser–induced photo-detachment diagnostic for interrogating pulsed ECR–driven plasmas: Application to H$^−$ and D$^−$ negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of D2 molecules by VUV-absorption spectroscopy for the production of D- negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade, Serbia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03852868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H$^-$ and D$^-$ production efficiency in a multi-dipole ECR-plasma source as a function of gas pressure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, virtual, Canada. pp.012007, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434717v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the ro-vibrational levels of H$_2$/D$_2$ molecules by VUV-absorption spectroscopy for the production of H$^-$/D$^-$negative ions for fusion application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st Summer School and International Symposium on the Physics of Ionized Gases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Belgrade (Serbia), France. pp.157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on dynamic effects of H$^-$ and D$^-$ negative ions in an ECR-plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Ion Sources (ICIS2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Canada. pp.012006, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/2244/1/012006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03654984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Rarefied Molecular Flow Simulation To Understand Measurements Performed In Deuterium Plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J L Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference EUROPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics of helicon waves and negative ions in the Resonant Antenna Ion Device (RAID)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Toki Conference on Plasma and Fusion Research (ITC 29)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Toki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03434682v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-aided plasma diagnostics of a helicon plasma source for fusion neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Andrebe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Arnichaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Laser-Aided Plasma Diagnostics 2019 (LAPD19)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Whitefish, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First B-dot measurements in the RAID device, an alternative negative ion source for DEMO neutral beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Pouradier Duteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Symposium on Fusion Technology (SOFT-30)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Messina, Italy. pp.1140-1144, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fusengdes.2019.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02277789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cs-free negative ion source: from rovibrationnal states of H 2 /D 2 molecules to the extraction of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cold Plasmas, Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, ERICE, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of a distributed antenna array microwave plasma used for low-temperature/large-area nanocrystalline diamond film deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damia Dekkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Benedic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plathinium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Antibes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03049712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of plasma-facing materials on the negative ion (H-/D-) current extracted from an ECR plasma source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Biggins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Angot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. pp.012052, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/927/1/012052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01711805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementary microwave plasma sources with extended operating parameters (from low to high- pressures) for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of H atom recombination on different surfaces in relation to H&amp;lt;sup&amp;gt;−&amp;lt;/sup&amp;gt; negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Bés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.020011, </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995717⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01616032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel helicon plasma source for negative ion beams for fusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy of dipolar plasma source in low pressure hydrogen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu. A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Workshop on Microwave Discharges: Fundamentals and Applications, (MD 9)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Cordoba, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01231366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion source development for a photoneutralization based NBI system of fusion reactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.P.L. de Esch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Negative Ions, Beams and Sources (NIBS2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Garching, Germany. pp.050002, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4916459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01122665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling modes in a dipolar microwave plasma source (2.45GHz)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baele</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Reactive Plasmas, 68th Gaseous Electronics Conference, 33rd Symposium on Plasma Processing (ICRP-9, GEC-68, SPP-33)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Honolulu, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01217122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties of the cybele negative ion source for fusion applications: PIC simulations and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fubiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Garibaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Belek, Turkey. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2015.7179519⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01391481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma processes controlled by the adjustment of particle and energy fluxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Todoran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference "The physics of Low Temperature Plasma" (PLPT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures des paramètres électrostatiques d’un plasma par sonde de Langmuir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Diagnostics Plasma: Méthode de Détermination des Propriétés Electroniques et Ioniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01123830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical simulation of the vibrational distribution function of the hydrogen molecule in the ground state X1Σ+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X International conference "Mesh Methods for Boundary-Value Problems and Applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Kazan, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrostatic probe and laser photodetachment measurements in the hydrogen negative ion (H-) source &amp;quot;Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tsiroudis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications (gd 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Orléans, France. pp.sciencesconf.org:gd2014:27348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01244357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of Mg2(Si,Sn) thin films for integrated thermoelectric devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Thermoelectrics (ICT2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nashville, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01026194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the vibrational distribution function of the hydrogen molecule in the ground state X1Sigma+g in gas discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII International Symposium on Theorical and Applied Plasma Chemistry (ISTAPC-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Plios, Russia. pp.47-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01185363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-pressure plasma sources with localized power absorption operating from 0.35 to 2.45 GHz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th Symposium on Plasma Physics and Technology (SPPT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plamas micro-onde basse pression et procédé associés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser photo-detachment measurements in the ECR driven H-negative ion source PROMETHEUS I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Plasma Science ICOPS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Edinburgh, Scotland, Unknown Region. pp.3P-50, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PLASMA.2012.6383834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02894186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures expérimentale de la fonction de distribution en énergie des électrons (FDEE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier CNRS Plasmas Froids 2011 " Fonction de distribution en énergie des ions et des électrons dans un plasma "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technologies micro-ondes : solutions adaptées à des problématiques spécifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Plasmas et Energie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances and issues of microwave plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque interactions micro-ondes/plasmas et applications aérospatiales, Fondation de Coopération Scientifique Sciences et Technologies pour l'Aéronautique et l'Espace (STAE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01016893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de mesure des paramètres plasma par sonde de Langmuir : QUË ÐO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Tourres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Marcotte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du Réseau des Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00612027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface vicinity production of negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Co-ordinating Committee on Neutral Beams (CCNB)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Saint Paul-lès-Durance, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the plasma near the plasma electrode by probes and photodetachment in ECR-driven negative ion source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources (NIBS 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.47-54, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of H- ions by surface mechanisms in Cs-free multi-dipolar microwave plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Negative Ions, Beams and Sources NIBS 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Aix en Provence, France. pp.74-83, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3112551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00336454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vibrationnally excited H2 formation on graphite surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARCHES Workshop - Elementary mechanisms of hydrogen / carbon-surface interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma-based ion implantation : a valuable technology for the elaboration of innovative materials and nano-structured thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Vempaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sirou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Congress on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00002030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-induced photodetachment diagnostic for interrogating pulsed ECR-driven plasmas: Application to H- and D- negative ions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Svarnas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xxxv ICPIG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cylindrical SDBD of well-defined expansion area for standardised studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Giotis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristaq Gazeli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Phenomena in Ionized Gases (XXXV ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Egmond aan Zee, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and characterisation of elementary microwave plasma sources at medium pressure (1 to 50 Torr) for high rate deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference “The Physics of Low Temperature Plasma” (PLTP-2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Kazan, Russia. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01541647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed microwave plasma sources: coupling modes and operation at high pressure for large area deposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Martin Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXIII International Conference on Phenomena in Ionized Gases (ICPIG 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Estoril, Portugal. , Proceedings of the XXXIII International Conference on Phenomena in Ionized Gases pp.314, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01572036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the production of vibrationally excited molecules of hydrogen H2(X1Σg,v’’) on surfaces by indirect and direct diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bentounes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st EUCASS Aerospace Thematic Workshop: Collisions of Fast Particles with Surfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Aussois, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01372233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VUV emission spectroscopy combined with H- density measurements in the ion source Prometheus I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Laulainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Tarvainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Negative Ions, Beams and Sources (NIBS’16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. , AIP Conference Proceedings, 1869, pp.030045 2017, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4995765⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01367559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectroscopic measurements of hydrogen dissociation degree and H- production in resonant antenna-generated plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Demolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. P. Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. A. Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd Conference on Plasma Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Leuven, Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01357794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the rovibrational levels of ground state excited hydrogen molecules by laser photodetachment and emission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. A. Shakhatov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yu.A. Lebedev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Symposium on Plasma Chemistry (ISPC 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Antwerp, Belgium. 22nd International Symposium on Plasma Chemistry July 5-10, 2015; Antwerp, Belgium ISPC2015-proceedings, P-I-1-2, 3 p., 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01174010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Sb‐doping on the thermoelectric properties of Mg2Si thin films synthesized by microwave plasma‐assisted co‐sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laversenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Salaun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual International Conference on Thermoelectrics &amp; 13th European Conference on Thermoelectrics (ICT &amp; ECT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01176819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyseur de réseau vectoriel: un outil aux multiples possibilités pour la conception de sources et le diagnostic plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Maurau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité thermique et propriétés thermoélectriques des couches minces Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. De Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes Journées d’Echange du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01128596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microwave plasma with localized power absorption: from elementary sources to device andapplications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long Tan Phan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Reactive Plasmas - 31st Symposium on Plasma Processing (ICRP-8/SPP-31)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Fukuoka, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00943157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couches minces thermoélectriques Mg2(Si,Sn) déposées par co-pulvérisation assistée par plasma micro-onde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Prahoveanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. de Vaulx</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Azzouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Thermoélectricité 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01009972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface mechanisms investigation for negative ion production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.1.1, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top-to-tail microwave plasma sources with extended operating conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Regnard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.8.6, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ECR-driven H negative-ion source PROMETHEUSI: Deisgn and preliminary characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Aleiferis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX International Conference on Gas Discharges and Their Applications (GD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-01017325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H atom density measurement using a combination of optical emission spectroscopy and Langmuir probes diagnostics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Soum-Glaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hassouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Viana do Castelo, Portugal. European Physical Society, pp.P 2.5.8, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00721932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and performance head-to-head microwave plasma sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Baële</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yu A. Lebedev. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIIth International Workshop on Microwave Discharges: Fundamentals and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Zvenigorod, Russia. pp.147-150, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00733289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deposition of thin films of Mg2 Si1-x Snx solid solution by plasma assisted co-sputtering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Le-Quoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Conference on Thermoelectrics (ECT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Como, Italy. 4 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00530474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution spatiale du plasma au voisinage de l'électrode-plasma d'une source d'ions négatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00281919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of H- ions in the vicinity of the extraction aperture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Breton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Europhysics Conference on the Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Granada, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00338204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of large area low-energy electron beams by extraction from a multi-dipolar plasma (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arnal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02B503, 2008, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of H- production by surface interaction of the plasma generated in &amp;quot;camembert III&amp;quot; reactor via Distributed Electron Cyclotron Resonance (DECR) at 2.45 GHz (abstract)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bacal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Ion Sources (ICIS'07)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Jeju, South Korea. American Institute of Physics, 79, pp.02A505, 2008, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.2821592⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dipolar plasma source modeling: a first approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Than Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COMSOL Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Grenoble, France. A paraître, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00180413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helicon volume production of H$^−$ and D$^−$ using a resonant birdcage antenna on RAID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo Furno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Agnello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan Howling</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Guittienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Jacquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-249, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECR–Driven Negative Ion Sources Operating with Hydrogen and Deuterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Svarnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mitrou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lemaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gavilan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marthe Bacal. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics and Applications of Hydrogen Negative Ion Sources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 124, Springer International Publishing, pp.303-347, 2023, Springer Series on Atomic, Optical, and Plasma Physics, 978-3-031-21475-2. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21476-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04280385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des sources plasma micro-onde dipolaires aux plasmas matriciels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Tan Vin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Latrasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Th. Belmonte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas Froids. Systèmes et procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de l'Université de Saint-Etienne, pp.85-121, 2008, Intégrations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">in2p3-00390941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasmas micro-onde basses pressions exités à la résonance cyclotronique électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Arnal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lacoste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Maulat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Pelletier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.323-352, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesures de sondes électrostatiques en plasma basse pression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Béchu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Massines, Françoise. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasmas froids. Génération, caractérisation et technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PUSE-MRCT-CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.159-224, 2004, Intégrations [des savoirs et savoir-faire], 2862723398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01481543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId305"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bentounes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svarnas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fombaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3358586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mitrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleiferis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfbf5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taccogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aanesland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostinetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00228-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleiferis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shakhatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Agnello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Furno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Guittienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Howling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab5e64" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02375711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal M Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Agnello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P L de Esch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guittienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Howling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarvainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabf1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentounes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biggins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac0ed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616219v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shakhatov" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985617" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645834v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#232;s" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517012000" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452728v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Duval" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa53eb" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shakhatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lebedev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16010090" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376128v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakhatov" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16040209" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272018v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/9/095203" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X15040215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091992v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#235;le" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelletier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/064006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094310v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiroudis" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330421" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weidenkaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.08.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RGV5WX6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le Quoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MH1DWB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maulat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/1/015017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PNSJQBP3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Annaratone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRM867VW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLDCXF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165270" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2112172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00076-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7V6R9LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434717v2" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitrou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012007" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852868v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434682v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Furno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittienne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jacquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049712v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049709v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andrebe" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277789v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pouradier Duteil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Howling" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.025" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049704v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01711805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shakhatov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/927/1/012052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995717" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P.L. de Esch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179519" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128593v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016958v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todoran" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185363v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lebedev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123830v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonny" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185857v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244357v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009511v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383834" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612027v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourres" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112547" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112551" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572036v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541647v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357794v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demolon" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Duval" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Howling" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372233v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367559v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laulainen" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995765" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174010v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943157v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tan Phan" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733289v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017325v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721930v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721931v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721932v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338204v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281919v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180413v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Than Vinh" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180465v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821591" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180470v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821592" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jacquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-21476-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390941v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tan Vin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latrasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804029v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bentounes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S B&#233;chu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Svarnas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A B&#232;s" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Fombaron" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2024.3358586" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Mitrou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aleiferis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/acfbf5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325804v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Taccogna" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. B&#233;chu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aanesland" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Agostinetti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Agnello" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjd/s10053-021-00228-y" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043281v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lemaire" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gavilan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aleiferis" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Shakhatov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2020.107325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049113v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Agnello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane B&#233;chu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Furno" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P H Guittienne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A A Howling" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/ab5e64" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02375711v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal M Ahmed" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Agnello" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cartry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H P L de Esch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab3705" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952212v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Barbisan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Furno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Guittienne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.A. Howling" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5044504" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01856810v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Svarnas" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Tarvainen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bacal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aabf1b" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01806396v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bentounes" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Biggins" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michau" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisseth Gavilan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/aac0ed" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro Mart&#237;n Ortega" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lacoste" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#232;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nader Sadeghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577517012000" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01452728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.P. Duval" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1741-4326/aa53eb" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616219v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. A. Shakhatov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4985617" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01376128v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shakhatov" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lebedev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lacoste" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16040209" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02380026v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simonin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Blondel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/18/12/125005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01272018v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/49/9/095203" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01294682v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.A. Shakhatov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu. A. Lebedev" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X16010090" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01250612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0018151X15040215" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01214469v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prahoveanu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Vaulx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Azzouz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2015.07.043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S42CQ3F0-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02381781v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Achard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Achkasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0029-5515/55/12/123020" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01094310v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tsiroudis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2014.2330421" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01091992v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ba&#235;le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. B&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pelletier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/23/6/064006" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01068590v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Le-Quoc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Miraglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2014.08.096" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PX636P1H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00749377v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Populoh" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Weidenkaff" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.08.053" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4RGV5WX6-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00870733v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Soum-Glaude" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4823466" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961258v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Le Quoc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.06.003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1MH1DWB3-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00354123v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Maulat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arnal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/1/015017" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PNSJQBP3-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00410312v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Annaratone" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0963-0252/18/4/045010" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-PRM867VW-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00339190v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Girard" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Caillault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carbone" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ortega" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2007.11.087" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RLDCXF78-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372721v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auvray" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2165270" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00372705v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rousseau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Teboul" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2112172" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00669437v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Vall&#233;e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0257-8972(02)00076-2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7V6R9LK-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780405v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson de Oliveira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nahon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780564v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lemaire" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Mitrou" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bonny" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285360v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03852868v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434717v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mitrou" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012007" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285395v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lemaire" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N de Oliveira" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03654984v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2244/1/012006" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063791v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03434682v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo Furno" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guittienne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Jacquier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049709v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Andrebe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Arnichaud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blanchard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277789v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Pouradier Duteil" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Howling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fusengdes.2019.02.025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049704v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03049712v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damia Dekkar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Benedic" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubert" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572034v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Angot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01711805v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Shakhatov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/927/1/012052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baele" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin Ortega" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01616032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre B&#233;s" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995717" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367553v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01231366v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01122665v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.P.L. de Esch" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Garibaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grand" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4916459" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01217122v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maurau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01391481v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fubiani" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2015.7179519" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016958v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Todoran" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01123830v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bonny" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185857v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu.A. Lebedev" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01244357v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01026194v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01185363v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009511v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128593v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894186v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PLASMA.2012.6383834" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016895v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017303v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01016893v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Regnard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00612027v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Tourres" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Marcotte" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017234v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336457v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112547" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00336454v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3112551" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338209v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00002030v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vempaire" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sirou" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285204v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285292v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Giotis" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Svarnas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristaq Gazeli" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lombardi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01541647v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01572036v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01372233v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01367559v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Laulainen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4995765" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01357794v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Demolon" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. P. Duval" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Howling" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01174010v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01176819v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laversenne" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. De Vaulx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128599v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01128596v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00943157v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Tan Phan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01009972v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721930v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721931v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01017325v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00721932v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hassouni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00733289v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00530474v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00281919v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Breton" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00338204v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180465v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821591" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180470v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2821592" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00180413v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Than Vinh" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rayar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280387v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Jacquier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-031-21476-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_9" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280385v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lemaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. de Oliveira" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21476-9_12" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00390941v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Tan Vin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Latrasse" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481532v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Arnal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelletier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.archives-ouvertes.fr/INTEGRATIONS/page/plasmas-froids-generation-caracterisation-et-technologies" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481543v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>