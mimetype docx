--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -413,1118 +413,1118 @@
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+                <w:t xml:space="preserve">hal-05175812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Arlazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, pp.104327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FFT-based mesoscale continuum dislocation mechanics with defect energy: Applications to composites and polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.105548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105548⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05290382v2</w:t>
+                <w:t xml:space="preserve">hal-04871972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based mesoscale continuum dislocation mechanics with defect energy: Applications to composites and polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105548⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04871972v1</w:t>
+                <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175812v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
+                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.105191. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.2468-2482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807954v1</w:t>
+                <w:t xml:space="preserve">hal-04445540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">D. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660521v1</w:t>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Idrissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Texier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.105191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+                <w:t xml:space="preserve">hal-04807954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.2468-2482. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04445540v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discontinuous segregation patterning across disconnections</w:t>
               </w:r>
@@ -1549,51 +1549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Medlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, pp.118724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1770,64 +1770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,90 +1878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Arlazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,77 +2012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant surface elastic properties in FCC metals and their correlation to bulk properties revealed by machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,425 +2214,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+                <w:t xml:space="preserve">Electron Channeling Contrast Imaging characterization and crystal plasticity modelling of dislocation activity in Ti21S BCC material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.100996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156360v1</w:t>
+                <w:t xml:space="preserve">hal-03094460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Channeling Contrast Imaging characterization and crystal plasticity modelling of dislocation activity in Ti21S BCC material</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Rollett</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. A. Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100996⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03094460v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03053770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Genée</w:t>
+                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053770v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-incremental homogenization method for elasto-viscoplastic particulate composites based on a modified secant formulation</w:t>
               </w:r>
@@ -2696,77 +2696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on image stresses and dislocation pile-ups in anisotropic bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,434 +2807,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-0141-z⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10050411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029680v1</w:t>
+                <w:t xml:space="preserve">hal-02648680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1000 (19), pp.2436-2457. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2020.1779368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02929635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (5), pp.411. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cryst10050411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-0141-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648680v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-viscoplastic tensile behavior of as-forged Ti-1023 alloy: Experiments and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3311,64 +3311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Fourier transform-based mesoscale field dislocation mechanics study of grain size effects and reversible plasticity in polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.103808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform-based micromechanics of interfacial line defects in crystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03 (03n04), pp.1840007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3487,265 +3487,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new consistent discrete Green operator for FFT-based methods to solve heterogeneous problems with eigenstrains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micromechanical Modeling of the Elasto-Viscoplastic Behavior and Incompatibility Stresses of β-Ti Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Komlavi Sényo Eloh</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Rita Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.10.011⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma11071227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947206v1</w:t>
+                <w:t xml:space="preserve">hal-02195888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Modeling of the Elasto-Viscoplastic Behavior and Incompatibility Stresses of β-Ti Alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Safaa Lhadi</w:t>
+                <w:t xml:space="preserve">Development of a new consistent discrete Green operator for FFT-based methods to solve heterogeneous problems with eigenstrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Komlavi Sényo Eloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rita Chini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.1227. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma11071227⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02195888v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coated inclusion-based homogenization scheme for viscoelastic composites with interphases</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,77 +4021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 315, pp.921-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4242,51 +4242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,1336 +4326,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
+                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafid Sabar</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.110-124. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (2), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513855v1</w:t>
+                <w:t xml:space="preserve">hal-01513857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dinzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Sabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.110-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514735v1</w:t>
+                <w:t xml:space="preserve">hal-01513855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Tiba</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Horst Vehoff</w:t>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514675v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Vehoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (1), pp.12-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.134-150. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513860v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.134-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513857v1</w:t>
+                <w:t xml:space="preserve">hal-01513860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Roles of Grain Size Dispersion and Microscale Hall-Petch Relation on the Plastic Behavior of Polycrystalline Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -A. Juan</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
+                <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.MA201307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503457v1</w:t>
+                <w:t xml:space="preserve">hal-01513628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. N. Tome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.182-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503881v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
+                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503887v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Roles of Grain Size Dispersion and Microscale Hall-Petch Relation on the Plastic Behavior of Polycrystalline Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 55 (1), pp.39-43. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2320/matertrans.MA201307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513628v1</w:t>
+                <w:t xml:space="preserve">hal-01503887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,290 +5709,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A micromechanics-based model for shear-coupled grain boundary migration in bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célia Caer</w:t>
+                <w:t xml:space="preserve">Bhasker Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Patoor</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
+                <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.68-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01502124v1</w:t>
+                <w:t xml:space="preserve">hal-01947296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanics-based model for shear-coupled grain boundary migration in bicrystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Caer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhasker Paliwal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
+                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587, pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01947296v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01502124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heterogeneous elasticity coupled to plasticity on stresses and lattice rotations in bicrystals: A Field Dislocation Mechanics viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice strain measurements using synchrotron diffraction to calibrate a micromechanical modeling in a ferrite-cementite steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,64 +6461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the heterogeneity of plastic deformation in IF steel by EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.310-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretation of size-scale plasticity in geometrically confined systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,519 +7169,519 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
+                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251340v1</w:t>
+                <w:t xml:space="preserve">hal-05246624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
+                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246624v1</w:t>
+                <w:t xml:space="preserve">hal-05251340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
+                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
+              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611729v1</w:t>
+                <w:t xml:space="preserve">hal-05245994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
+                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245994v1</w:t>
+                <w:t xml:space="preserve">hal-04611729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of mechanical properties of bi-crystals via a genetic algorithm (GA) combined with FFT-based Dislocation Mechanics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination de pics de diffraction aux faibles angles par FFT pour des microstructures cuboïdales de superalliages à base Nickel obtenues par la méthode de champ de phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Continuum Models and Discrete Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, François Willot (Ecole des Mines de Paris), Justin Dirrenberger (Conservatoire National des Arts et Métiers), Samuel Forest (Ecole des Mines de Paris), Dominique Jeulin (Ecole des Mines de Paris), Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246648v1</w:t>
+                <w:t xml:space="preserve">hal-04301062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination de pics de diffraction aux faibles angles par FFT pour des microstructures cuboïdales de superalliages à base Nickel obtenues par la méthode de champ de phase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimization of mechanical properties of bi-crystals via a genetic algorithm (GA) combined with FFT-based Dislocation Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Continuum Models and Discrete Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, François Willot (Ecole des Mines de Paris), Justin Dirrenberger (Conservatoire National des Arts et Métiers), Samuel Forest (Ecole des Mines de Paris), Dominique Jeulin (Ecole des Mines de Paris), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301062v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05246648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic lattice strain evolution in a β metastable titanium alloy studied by in-situ high energy x-ray diffraction and micromechanical modelling</w:t>
               </w:r>
@@ -7706,51 +7706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,103 +7792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural anisotropy and its influence on the internal stress field within grains: experimental confrontation with full-field crystal plasticity models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS2021 Annual Meeting &amp; Exhibition (Keynote)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, United States</w:t>
@@ -7911,1327 +7911,1327 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berbenni S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS BOSTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082855v1</w:t>
+                <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
+              <w:t xml:space="preserve">MRS BOSTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376877v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berbenni S.</w:t>
+                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044948v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378157v1</w:t>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs élastiques et forces configurationnelles dans des tri-cristaux anisotropes: application aux empilements de dislocations aux joints de grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT modelling of high resolution XRD peaks with a discrete Green operator and a sub-voxelization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K S Eloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360499v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+                <w:t xml:space="preserve">hal-02360499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Gey</w:t>
+                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+                <w:t xml:space="preserve">hal-03082779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de l’anisotropie élastique et de la rigidité des joints de grains sur les forces images, la longueur des empilements de dislocations et l’activation du glissement dans le grain voisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9250,325 +9250,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378131v1</w:t>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Germain</w:t>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082779v1</w:t>
+                <w:t xml:space="preserve">hal-03378131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An affine elastic-viscoplastic self-consistent model to study incompatibility stresses in near beta-Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9600,351 +9600,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoviscoplastic self-consistent modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InternationalWorkshop on Mechanistic Behaviour of HCP Alloys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378107v1</w:t>
+                <w:t xml:space="preserve">hal-01479768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Elastoviscoplastic self-consistent modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kékéli Amouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InternationalWorkshop on Mechanistic Behaviour of HCP Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01479768v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of secondary extension twinning in a magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t>
@@ -9967,273 +9967,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent modelling of heterogeneous materials with an elastic-viscoplastic behavior: Application to polycrystalline agregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Mareau</w:t>
+                <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Material Modeling (4; 2015; Berkeley)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dresde, Germany. pp.012021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/82/1/012021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321060v1</w:t>
+                <w:t xml:space="preserve">hal-01518116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Juan</w:t>
+                <w:t xml:space="preserve">Self-consistent modelling of heterogeneous materials with an elastic-viscoplastic behavior: Application to polycrystalline agregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Material Modeling (4; 2015; Berkeley)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berkeley, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518116v1</w:t>
+                <w:t xml:space="preserve">hal-01321060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode autocohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10265,230 +10265,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation des matériaux hétérogènes élastoviscoplastiques basée sur la technique des « champs translatés » : extension « affine » au cas non linéaire pour des composites biphasés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
+                <w:t xml:space="preserve">Etude de l’activité plastique dans des bi-cristaux métalliques: modélisation et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vehoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03440601v1</w:t>
+                <w:t xml:space="preserve">hal-01517361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’activité plastique dans des bi-cristaux métalliques: modélisation et expériences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Vehoff</w:t>
+                <w:t xml:space="preserve">Homogénéisation des matériaux hétérogènes élastoviscoplastiques basée sur la technique des « champs translatés » : extension « affine » au cas non linéaire pour des composites biphasés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517361v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03440601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10506,77 +10506,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of X-ray diffraction peaks of single crystal superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE NATIONAL MÉCAMAT : Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10595,247 +10595,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574544v1</w:t>
+                <w:t xml:space="preserve">hal-03652228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652228v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10853,77 +10853,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Modelling of Shear-Coupled Grain Boundary Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhasker Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holm Altenbach; Samuel Forest; Anton Krivtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials: with Multi-scale Effects or Under Multi-field Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-64, 2013, 978-3-642-36394-8</w:t>
@@ -11266,51 +11266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11626,51 +11626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BA8C1FE"/>
+    <w:nsid w:val="ABB36AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11857,51 +11857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>