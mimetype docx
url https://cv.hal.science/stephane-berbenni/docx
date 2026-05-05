--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -196,1569 +196,1569 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risheng Pei</w:t>
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xiao</w:t>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505139v1</w:t>
+                <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
+                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+                <w:t xml:space="preserve">Risheng Pei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexin Wang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+                <w:t xml:space="preserve">Simon Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
+                <w:t xml:space="preserve">Lei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411609v1</w:t>
+                <w:t xml:space="preserve">hal-05505139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Dingreville</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05175812v1</w:t>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Artem Arlazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 189, pp.104327. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05048904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based mesoscale continuum dislocation mechanics with defect energy: Applications to composites and polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Wazne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105548⟩</w:t>
+              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871972v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FFT-based mesoscale continuum dislocation mechanics with defect energy: Applications to composites and polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.105548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05290382v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04871972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05175812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
+                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 29, pp.2468-2482. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.105191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445540v1</w:t>
+                <w:t xml:space="preserve">hal-04807954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Idrissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Texier</w:t>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+                <w:t xml:space="preserve">hal-04660521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.2468-2482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807954v1</w:t>
+                <w:t xml:space="preserve">hal-04445540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">D. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660521v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous segregation patterning across disconnections</w:t>
+                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongze Hu</w:t>
+                <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118724⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.103575. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03960689v1</w:t>
+                <w:t xml:space="preserve">hal-04025423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discontinuous segregation patterning across disconnections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guery</w:t>
+                <w:t xml:space="preserve">Chongze Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Douglas Medlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 164, pp.103575. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.118724. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025423v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03960689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-existing configurations of dislocations on the initial pop-in load during nanoindentation in a CrCoNi medium-entropy alloy</w:t>
               </w:r>
@@ -1770,64 +1770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,90 +1878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Artem Arlazarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,77 +2012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant surface elastic properties in FCC metals and their correlation to bulk properties revealed by machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,425 +2214,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron Channeling Contrast Imaging characterization and crystal plasticity modelling of dislocation activity in Ti21S BCC material</w:t>
+                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anthony Rollett</w:t>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100996⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03094460v1</w:t>
+                <w:t xml:space="preserve">hal-03156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Genée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Bonnet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R. A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03053770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electron Channeling Contrast Imaging characterization and crystal plasticity modelling of dislocation activity in Ti21S BCC material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Maloufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+                <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Germain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gey</w:t>
+                <w:t xml:space="preserve">Anthony Rollett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.100996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2020.100996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03156360v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A time-incremental homogenization method for elasto-viscoplastic particulate composites based on a modified secant formulation</w:t>
               </w:r>
@@ -2696,77 +2696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on image stresses and dislocation pile-ups in anisotropic bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2807,447 +2807,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst10050411⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-0141-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648680v1</w:t>
+                <w:t xml:space="preserve">hal-03029680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2020.1779368⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst10050411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02929635v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1000 (19), pp.2436-2457. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-0141-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2020.1779368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03029680v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-viscoplastic tensile behavior of as-forged Ti-1023 alloy: Experiments and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3311,64 +3311,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A fast Fourier transform-based mesoscale field dislocation mechanics study of grain size effects and reversible plasticity in polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.103808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3415,51 +3415,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Fourier transform-based micromechanics of interfacial line defects in crystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 03 (03n04), pp.1840007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3487,265 +3487,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical Modeling of the Elasto-Viscoplastic Behavior and Incompatibility Stresses of β-Ti Alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of a new consistent discrete Green operator for FFT-based methods to solve heterogeneous problems with eigenstrains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria-Rita Chini</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Komlavi Sényo Eloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma11071227⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 116, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.10.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02195888v1</w:t>
+                <w:t xml:space="preserve">hal-01947206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new consistent discrete Green operator for FFT-based methods to solve heterogeneous problems with eigenstrains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Komlavi Sényo Eloh</w:t>
+                <w:t xml:space="preserve">Micromechanical Modeling of the Elasto-Viscoplastic Behavior and Incompatibility Stresses of β-Ti Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Jacques</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria-Rita Chini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 116, pp.1-23. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2018.10.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma11071227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947206v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02195888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A coated inclusion-based homogenization scheme for viscoelastic composites with interphases</w:t>
               </w:r>
@@ -3770,51 +3770,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafid Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Stommel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3861,51 +3861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4021,77 +4021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 315, pp.921-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4242,51 +4242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,1336 +4326,1336 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
+                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dinzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Sabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 343 (2), pp.95-106. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.110-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513857v1</w:t>
+                <w:t xml:space="preserve">hal-01513855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513855v1</w:t>
+                <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 83, pp.17-28. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.10.004⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514735v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idriss Tiba</w:t>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horst Vehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 95 (1), pp.12-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.134-150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (2), pp.95-106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513860v1</w:t>
+                <w:t xml:space="preserve">hal-01513857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Roles of Grain Size Dispersion and Microscale Hall-Petch Relation on the Plastic Behavior of Polycrystalline Metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. N. Tome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2320/matertrans.MA201307⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.182-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513628v1</w:t>
+                <w:t xml:space="preserve">hal-01503457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Juan</w:t>
+                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 60, pp.182-196. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01503457v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503881v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+                <w:t xml:space="preserve">On the Roles of Grain Size Dispersion and Microscale Hall-Petch Relation on the Plastic Behavior of Polycrystalline Metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
+              <w:t xml:space="preserve">Materials Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 55 (1), pp.39-43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2320/matertrans.MA201307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503887v1</w:t>
+                <w:t xml:space="preserve">hal-01513628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5709,290 +5709,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A micromechanics-based model for shear-coupled grain boundary migration in bicrystals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bhasker Paliwal</w:t>
+                <w:t xml:space="preserve">Célia Caer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
+                <w:t xml:space="preserve">Etienne Patoor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.11.011⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 587, pp.304-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01947296v1</w:t>
+                <w:t xml:space="preserve">hal-01502124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress induced pop-in and pop-out nanoindentation events in CuAlBe shape memory alloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">A micromechanics-based model for shear-coupled grain boundary migration in bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sebastien Lecomte</w:t>
+                <w:t xml:space="preserve">Bhasker Paliwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msea.2013.08.052⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 44, pp.68-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2012.11.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01502124v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heterogeneous elasticity coupled to plasticity on stresses and lattice rotations in bicrystals: A Field Dislocation Mechanics viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice strain measurements using synchrotron diffraction to calibrate a micromechanical modeling in a ferrite-cementite steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6461,64 +6461,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A study of the heterogeneity of plastic deformation in IF steel by EBSD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Allain-Bonasso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.310-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretation of size-scale plasticity in geometrically confined systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,342 +7169,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
+                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246624v1</w:t>
+                <w:t xml:space="preserve">hal-05251340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
+                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251340v1</w:t>
+                <w:t xml:space="preserve">hal-05246624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
+                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245994v1</w:t>
+                <w:t xml:space="preserve">hal-04611729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
+                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
+              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611729v1</w:t>
+                <w:t xml:space="preserve">hal-05245994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de pics de diffraction aux faibles angles par FFT pour des microstructures cuboïdales de superalliages à base Nickel obtenues par la méthode de champ de phase</w:t>
               </w:r>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of mechanical properties of bi-crystals via a genetic algorithm (GA) combined with FFT-based Dislocation Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Continuum Models and Discrete Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Willot (Ecole des Mines de Paris), Justin Dirrenberger (Conservatoire National des Arts et Métiers), Samuel Forest (Ecole des Mines de Paris), Dominique Jeulin (Ecole des Mines de Paris), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7680,77 +7680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic lattice strain evolution in a β metastable titanium alloy studied by in-situ high energy x-ray diffraction and micromechanical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7792,103 +7792,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural anisotropy and its influence on the internal stress field within grains: experimental confrontation with full-field crystal plasticity models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS2021 Annual Meeting &amp; Exhibition (Keynote)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, United States</w:t>
@@ -7911,1664 +7911,1664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
+                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Genée Genée</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">MRS BOSTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03044948v1</w:t>
+                <w:t xml:space="preserve">hal-03082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS BOSTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
+              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082855v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berbenni S.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376877v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03378157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Champs élastiques et forces configurationnelles dans des tri-cristaux anisotropes: application aux empilements de dislocations aux joints de grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT modelling of high resolution XRD peaks with a discrete Green operator and a sub-voxelization method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K S Eloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02360518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378157v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Taupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360499v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Lhadi</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L Germain</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082779v1</w:t>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effets de l’anisotropie élastique et de la rigidité des joints de grains sur les forces images, la longueur des empilements de dislocations et l’activation du glissement dans le grain voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Germain</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082822v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’anisotropie élastique et de la rigidité des joints de grains sur les forces images, la longueur des empilements de dislocations et l’activation du glissement dans le grain voisin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376885v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+                <w:t xml:space="preserve">hal-03378131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378131v1</w:t>
+                <w:t xml:space="preserve">hal-03082779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An affine elastic-viscoplastic self-consistent model to study incompatibility stresses in near beta-Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9600,351 +9600,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Elastoviscoplastic self-consistent modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Kékéli Amouzou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">InternationalWorkshop on Mechanistic Behaviour of HCP Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479768v1</w:t>
+                <w:t xml:space="preserve">hal-03378107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastoviscoplastic self-consistent modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lu Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">InternationalWorkshop on Mechanistic Behaviour of HCP Alloys</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03378107v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01479768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of secondary extension twinning in a magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. D. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plasticity and Its Current Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, Kona, United States</w:t>
@@ -9973,90 +9973,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yudong Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10265,230 +10265,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01321040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’activité plastique dans des bi-cristaux métalliques: modélisation et expériences</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H. Vehoff</w:t>
+                <w:t xml:space="preserve">Homogénéisation des matériaux hétérogènes élastoviscoplastiques basée sur la technique des « champs translatés » : extension « affine » au cas non linéaire pour des composites biphasés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517361v1</w:t>
+                <w:t xml:space="preserve">hal-03440601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogénéisation des matériaux hétérogènes élastoviscoplastiques basée sur la technique des « champs translatés » : extension « affine » au cas non linéaire pour des composites biphasés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
+                <w:t xml:space="preserve">Etude de l’activité plastique dans des bi-cristaux métalliques: modélisation et expériences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vehoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2013 21ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03440601v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE NATIONAL MÉCAMAT : Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10595,247 +10595,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03652228v1</w:t>
+                <w:t xml:space="preserve">hal-04574544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04574544v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10853,77 +10853,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Modelling of Shear-Coupled Grain Boundary Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhasker Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Cherkaoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Holm Altenbach; Samuel Forest; Anton Krivtsov. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Generalized Continua as Models for Materials: with Multi-scale Effects or Under Multi-field Actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.41-64, 2013, 978-3-642-36394-8</w:t>
@@ -11109,77 +11109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,90 +11227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11328,77 +11328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11626,51 +11626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ABB36AEE"/>
+    <w:nsid w:val="6F17284D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11857,51 +11857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>