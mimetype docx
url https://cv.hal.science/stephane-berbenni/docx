--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -196,1569 +196,1569 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
+                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+                <w:t xml:space="preserve">Risheng Pei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guénolé</w:t>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hexin Wang</w:t>
+                <w:t xml:space="preserve">Achraf Atila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+                <w:t xml:space="preserve">Simon Arnoldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
+                <w:t xml:space="preserve">Lei Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411609v1</w:t>
+                <w:t xml:space="preserve">hal-05505139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solute co-segregation mechanisms at low-angle grain boundaries in magnesium: A combined atomic-scale experimental and modeling study</w:t>
+                <w:t xml:space="preserve">Atomic-scale modeling of defects in magnesium and its alloys: A review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risheng Pei</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Zhuocheng Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hexin Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Xiao</w:t>
+                <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 306, pp.121947. </w:t>
+              <w:t xml:space="preserve">Journal of Magnesium and Alloys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14, pp.101954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2026.121947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jma.2025.11.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05505139v1</w:t>
+                <w:t xml:space="preserve">hal-05411609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04866061v1</w:t>
+                <w:t xml:space="preserve">hal-05175812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Layal Chamma</w:t>
+                <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joé Petrazoller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Guénolé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 249, pp.113642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05048904v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04866061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FFT-based disclination mechanics for high angle grain boundaries and comparisons with atomistic simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdallah Wazne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mechanics Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 149, pp.104529. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mechrescom.2025.104529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05290382v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FFT-based mesoscale continuum dislocation mechanics with defect energy: Applications to composites and polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.105548. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2024.105548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04871972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation and analysis of small angle scattering (SAS) patterns of Ni-based superalloy microstructures generated by a phase-field model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A plasticity-induced internal length mean field model based on statistical analyses of EBSD and nanoindentation data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Layal Chamma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 258, pp.114086. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 189, pp.104327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2025.114086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2025.104327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05175812v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
+                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 200, pp.105191. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 29, pp.2468-2482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807954v1</w:t>
+                <w:t xml:space="preserve">hal-04445540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
+                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
+                <w:t xml:space="preserve">Y. Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">D. Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660521v1</w:t>
+                <w:t xml:space="preserve">hal-04703420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchy of the macrozone features in Ti-6Al-4V alloy inferred from massive polycrystal plasticity calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the Migration of a High‐Angle Grain Boundary—Effect of Shear Stress and Energy Jump‐Driving Force on Micro‐Bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Rafael Velayarce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmrt.2024.02.014⟩</w:t>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (19), pp.2400406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.202400406⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445540v1</w:t>
+                <w:t xml:space="preserve">hal-04660521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust determination of cubic elastic constants via nanoindentation and Bayesian inference</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An additive Mori–Tanaka scheme for elastic–viscoplastic composites based on a modified tangent linearization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Texier</w:t>
+                <w:t xml:space="preserve">K. Kowalczyk-Gajewska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Lecomte</w:t>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 281, pp.120406. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 200, pp.105191. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2024.120406⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2024.105191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04703420v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
+                <w:t xml:space="preserve">Discontinuous segregation patterning across disconnections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
+                <w:t xml:space="preserve">Chongze Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Guery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">Douglas Medlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103575⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.118724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118724⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025423v1</w:t>
+                <w:t xml:space="preserve">hal-03960689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discontinuous segregation patterning across disconnections</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chongze Hu</w:t>
+                <w:t xml:space="preserve">Adrien Guery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.118724. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 164, pp.103575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2023.118724⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2023.103575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03960689v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of pre-existing configurations of dislocations on the initial pop-in load during nanoindentation in a CrCoNi medium-entropy alloy</w:t>
               </w:r>
@@ -1770,64 +1770,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Habiyaremye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1878,90 +1878,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined EBSD/nanoindentation study of dislocation density gradients near grain boundaries in a ferritic steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Layal Chamma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pipard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Arlazarov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.S. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2012,77 +2012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Invariant surface elastic properties in FCC metals and their correlation to bulk properties revealed by machine learning methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dingreville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2214,334 +2214,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03207583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156360v1</w:t>
+                <w:t xml:space="preserve">hal-03053770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of key microstructural features influencing the localization of plastic deformation in Fe-TiB2 metal matrix composite</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Estimating single-crystal elastic constants of polycrystalline β metastable titanium alloy: A Bayesian inference analysis based on high energy X-ray diffraction and micromechanical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 208, pp.116762. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10853-021-06017-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03053770v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03156360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron Channeling Contrast Imaging characterization and crystal plasticity modelling of dislocation activity in Ti21S BCC material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2696,77 +2696,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface effects on image stresses and dislocation pile-ups in anisotropic bi-crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2813,103 +2813,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle interspacing effects on the mechanical behavior of a Fe–TiB2 metal matrix composite using FFT-based mesoscopic field dislocation mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A Lebensohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2943,77 +2943,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Force Microscopy Study of Discrete Dislocation Pile-ups at Grain Boundaries in Bi-Crystalline Micro-Pillars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3060,64 +3060,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate: role of elastic anisotropy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3177,77 +3177,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasto-viscoplastic tensile behavior of as-forged Ti-1023 alloy: Experiments and micromechanical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3292,222 +3292,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fast Fourier transform-based mesoscale field dislocation mechanics study of grain size effects and reversible plasticity in polycrystals</w:t>
+                <w:t xml:space="preserve">Fast Fourier transform-based micromechanics of interfacial line defects in crystalline materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, pp.103808. </w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 03 (03n04), pp.1840007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103808⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1142/S2424913018400076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02391955v1</w:t>
+                <w:t xml:space="preserve">hal-02351498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Fourier transform-based micromechanics of interfacial line defects in crystalline materials</w:t>
+                <w:t xml:space="preserve">A fast Fourier transform-based mesoscale field dislocation mechanics study of grain size effects and reversible plasticity in polycrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Taupin</w:t>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 03 (03n04), pp.1840007. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.103808. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S2424913018400076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2019.103808⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351498v1</w:t>
+                <w:t xml:space="preserve">hal-02391955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a new consistent discrete Green operator for FFT-based methods to solve heterogeneous problems with eigenstrains</w:t>
               </w:r>
@@ -3519,51 +3519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlavi Sényo Eloh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 116, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3623,77 +3623,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria-Rita Chini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 11 (7), pp.1227. </w:t>
@@ -3725,291 +3725,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02195888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A coated inclusion-based homogenization scheme for viscoelastic composites with interphases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Schöneich</w:t>
+                <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dinzart</w:t>
+                <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafid Sabar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Bernacki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.009⟩</w:t>
+              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03029725v1</w:t>
+                <w:t xml:space="preserve">hal-01826154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">A coated inclusion-based homogenization scheme for viscoelastic composites with interphases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Schöneich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lu Tuan Le</w:t>
+                <w:t xml:space="preserve">Florence Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chauve</w:t>
+                <w:t xml:space="preserve">Hafid Sabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Bernacki</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Markus Stommel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modelling and Simulation in Materials Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 25 (2), pp.25010. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105, pp.89-98. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826154v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03029725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field Dislocation Mechanics for heterogeneous elastic materials: A numerical spectral approach</w:t>
               </w:r>
@@ -4021,77 +4021,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Villani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 315, pp.921-942. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4242,51 +4242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Dinzart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 100, pp.136-151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4326,143 +4326,130 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
+                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hafid Sabar</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 81, pp.110-124. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 343 (2), pp.95-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513855v1</w:t>
+                <w:t xml:space="preserve">hal-01513857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the selection of extension twin variants with low Schmid factors in a deformed Mg alloy</w:t>
               </w:r>
@@ -4576,939 +4563,952 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01514735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new internal variables homogenization scheme for linear viscoelastic materials based on an exact Eshelby interaction law</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dinzart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafid Sabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.110-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2014.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01514963v1</w:t>
+                <w:t xml:space="preserve">hal-01513855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Idriss Tiba</w:t>
+                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Richeton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">I. Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horst Vehoff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 95 (1), pp.12-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01514675v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical expressions of incompatibility stresses at Σ3⟨111⟩ twin boundaries and consequences on single-slip promotion parallel to twin plane</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Incompatibility stresses at grain boundaries in Ni bicrystalline micropillars analyzed by an anisotropic model and slip activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tiba</w:t>
+                <w:t xml:space="preserve">Idriss Tiba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horst Vehoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O. Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14786435.2014.984787⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 83, pp.227-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.09.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01676352v1</w:t>
+                <w:t xml:space="preserve">hal-01514675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sequential double extension twinning in a magnesium alloy: Combined statistical and micromechanical analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 64, pp.134-150. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 96, pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2015.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513860v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01514963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Mori-Tanaka homogenization scheme for non-linear elasto-viscoplastic heterogeneous materials based on translated fields: An affine extension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An affine formulation for the self-consistent modeling of elasto-viscoplastic heterogeneous materials based on the translated field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2014.12.003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 64, pp.134-150. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513857v1</w:t>
+                <w:t xml:space="preserve">hal-01513860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dingreville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. -A. Juan</w:t>
+                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503457v1</w:t>
+                <w:t xml:space="preserve">hal-01503887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+                <w:t xml:space="preserve">A double inclusion homogenization scheme for polycrystals with hierarchal topologies: application to twinning in Mg alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. R. Barnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. N. Tome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Capolungo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 60, pp.182-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2014.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503881v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From coherent to incoherent mismatched interfaces: A generalized continuum formulation of surface stresses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abdelmalek Hallil</w:t>
+                <w:t xml:space="preserve">From bicrystals to spherical inclusions: A superposition method to derive analytical expressions of stress fields in presence of plastic strain gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.40-60. </w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 51 (3-4), pp.794-807. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.08.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2013.11.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503887v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Roles of Grain Size Dispersion and Microscale Hall-Petch Relation on the Plastic Behavior of Polycrystalline Metals</w:t>
               </w:r>
@@ -5611,51 +5611,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A numerical spectral approach for solving elasto-static field dislocation and g-disclination mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Komlan Sénam Djaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5844,51 +5844,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A micromechanics-based model for shear-coupled grain boundary migration in bicrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhasker Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5948,51 +5948,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of heterogeneous elasticity coupled to plasticity on stresses and lattice rotations in bicrystals: A Field Dislocation Mechanics viewpoint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6039,51 +6039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lattice strain measurements using synchrotron diffraction to calibrate a micromechanical modeling in a ferrite-cementite steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Pesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6629,51 +6629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 26 (2), pp.310-328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6733,51 +6733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Collard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Favier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Berveiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6940,51 +6940,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An interpretation of size-scale plasticity in geometrically confined systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio D. Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Panico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7169,342 +7169,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
+                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
+              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251340v1</w:t>
+                <w:t xml:space="preserve">hal-05246624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuum defect mechanics and Fast Fourier transform (FFT) based numerical implementations with some applications</w:t>
+                <w:t xml:space="preserve">Direct homogenization approaches for elastoviscoplastic composite materials. Comparison with EF and FFT numerical results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique GDR - Géometrie Différentielle et Mécanique (GDM) : "Différents points de vue sur la théorie des dislocations: physique, mécanique, mathématiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Matthieu Degeiter (ONERA), Boris Kolev (LMPS), Apr 2025, Paris-Saclay, France</w:t>
+              <w:t xml:space="preserve">Colloque National MECAMAT, Homogénéisation du Comportement Mécanique des Matériaux Hétérogènes, 27-31 Janvier 2025, Aussois, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R.Brenner, N.Lahellec, Y. Monerie, C. Nadot, Jan 2025, Aussois (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05246624v1</w:t>
+                <w:t xml:space="preserve">hal-05251340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
+                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
+              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04611729v1</w:t>
+                <w:t xml:space="preserve">hal-05245994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-incremental homogenization methods for elasto-viscoplastic composites based on a modified secant formulation</w:t>
+                <w:t xml:space="preserve">Elasto-viscoplastic FFT-based method for mesoscale field dislocation mechanics with defect energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A. Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">43rd Solid Mechanics Conference: SolMech 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland</w:t>
+              <w:t xml:space="preserve">Oberwolfach Workshop ID 2410 - Mechanics of Materials: Multiscale Design of Advanced Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Samuel Forest; David McDowell; Stefan Müller; Ewald Werner, Mar 2024, Oberwolfach, France. pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245994v1</w:t>
+                <w:t xml:space="preserve">hal-04611729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination de pics de diffraction aux faibles angles par FFT pour des microstructures cuboïdales de superalliages à base Nickel obtenues par la méthode de champ de phase</w:t>
               </w:r>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Plasticité 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7598,51 +7598,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of mechanical properties of bi-crystals via a genetic algorithm (GA) combined with FFT-based Dislocation Mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Continuum Models and Discrete Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, François Willot (Ecole des Mines de Paris), Justin Dirrenberger (Conservatoire National des Arts et Métiers), Samuel Forest (Ecole des Mines de Paris), Dominique Jeulin (Ecole des Mines de Paris), Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7680,77 +7680,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic lattice strain evolution in a β metastable titanium alloy studied by in-situ high energy x-ray diffraction and micromechanical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7818,77 +7818,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaustubh Venkatraman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem Ben Haj Slama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabila Maloufi Maloufi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS2021 Annual Meeting &amp; Exhibition (Keynote)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtual, United States</w:t>
@@ -7911,1664 +7911,1664 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03111536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guyon J.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bonnet F.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berbenni S.</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS BOSTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
+              <w:t xml:space="preserve">TMS 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082855v1</w:t>
+                <w:t xml:space="preserve">hal-03044948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">A Bayesian approach to quantify the single-crystal elastic constants in a polycrystalline β metastable titanium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
+              <w:t xml:space="preserve">MRS BOSTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Boston [Online], United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376877v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Plastic Deformation Mechanisms in a New Generation Fe-TiB2 Steel Composite Using a FFT-based Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Berbenni S.</w:t>
+                <w:t xml:space="preserve">Misorientation dependence of the grain boundary migration rate : role of elastic anisotropy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TMS 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, San Diego, United States</w:t>
+              <w:t xml:space="preserve">Colloque des Houches du GDR Recristallisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03044948v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Genée Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378157v1</w:t>
+                <w:t xml:space="preserve">hal-02360502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Champs élastiques et forces configurationnelles dans des tri-cristaux anisotropes: application aux empilements de dislocations aux joints de grains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Motz</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">IIB2019 : 16th International conference on Intergranular &amp; Interphase Boundaries in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360494v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03378157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FFT modelling of high resolution XRD peaks with a discrete Green operator and a sub-voxelization method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Champs élastiques et forces configurationnelles dans des tri-cristaux anisotropes: application aux empilements de dislocations aux joints de grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K S Eloh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+                <w:t xml:space="preserve">C. Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">24ième Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02360518v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02360494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FFT modelling of high resolution XRD peaks with a discrete Green operator and a sub-voxelization method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K S Eloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360499v1</w:t>
+                <w:t xml:space="preserve">hal-02360518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A FFT-based approach for Mesoscale Field Dislocation Mechanics: application to grain size effect in polycrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Guyon</w:t>
+                <w:t xml:space="preserve">V. Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo A Lebensohn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040096v1</w:t>
+                <w:t xml:space="preserve">hal-02360499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et simulation numérique par méthode FFT de la localisation des contraintes internes et des densités de dislocations dans un acier composite nouvelle génération 'Fe-TiB2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId262" w:history="1">
+                <w:t xml:space="preserve">Étude numérique et expérimentale des mécanismes de déformation plastique proches des interfaces matrice/renforts d’un composite à matrice ferritique renforcée par des particules céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Genée Genée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Guyon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+                <w:t xml:space="preserve">Julien Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème Colloque National en Calcul de Structures (CSMA 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Giens, France</w:t>
+              <w:t xml:space="preserve">La métallurgie, quel avenir?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02360502v1</w:t>
+                <w:t xml:space="preserve">hal-03040096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Gey</w:t>
+                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnet</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03040147v1</w:t>
+                <w:t xml:space="preserve">hal-03082779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de l’anisotropie élastique et de la rigidité des joints de grains sur les forces images, la longueur des empilements de dislocations et l’activation du glissement dans le grain voisin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+                <w:t xml:space="preserve">Étude expérimentale et numérique des mécanismes de déformation plastique d’un composite à matrice en acier ferritique et renforts céramiques de type TiB2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Genée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Guyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephane Berbenni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christian Motz</w:t>
+                <w:t xml:space="preserve">F. Bonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+              <w:t xml:space="preserve">Congrès Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376885v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of elastic anisotropy on the fatigue behavior of near-βtitanium alloys thanks to an elasto-viscoplastic self-consistent model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 12th International Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Effets de l’anisotropie élastique et de la rigidité des joints de grains sur les forces images, la longueur des empilements de dislocations et l’activation du glissement dans le grain voisin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiebaud Richeton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaolei Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378131v1</w:t>
+                <w:t xml:space="preserve">hal-03376885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l’anisotropie élastique de la phase β sur le comportement mécanique en traction des alliages de titane β–métastables</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Effect of anisotropic elasticity on dislocation pile-ups and stress-induced slip transmission at grain boundaries : theoretical calculations and experiments for micron-sized bicrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L Germain</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Motz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">European Materials Research Society Spring Meeting (E-MRS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03082779v1</w:t>
+                <w:t xml:space="preserve">hal-03378131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An affine elastic-viscoplastic self-consistent model to study incompatibility stresses in near beta-Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Germain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9606,77 +9606,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastoviscoplastic self-consistent modeling of hardening mechanisms in commercially pure alpha-titanium in tensile condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Kékéli Amouzou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.A. Lebyodkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9714,130 +9714,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the transport of geometrically necessary dislocations on slip systems: application to single- and multi-crystals of ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lu Tuan Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Chauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Bernacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Mechanics of Materials Conference (EMMC15)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Brussels, Belgium. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-651X/aa5341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479768v1</w:t>
@@ -9887,51 +9887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. D. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexandre Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9967,273 +9967,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03378120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. -A. Juan</w:t>
+                <w:t xml:space="preserve">Self-consistent modelling of heterogeneous materials with an elastic-viscoplastic behavior: Application to polycrystalline agregates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Material Modeling (4; 2015; Berkeley)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Berkeley, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01518116v1</w:t>
+                <w:t xml:space="preserve">hal-01321060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent modelling of heterogeneous materials with an elastic-viscoplastic behavior: Application to polycrystalline agregates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Mareau</w:t>
+                <w:t xml:space="preserve">Variant selection of twins with low Schmid factors in cross grain boundary twin pairs in a magnesium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhang-Zhi Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yudong Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. -A. Juan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Material Modeling (4; 2015; Berkeley)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICOTOM 17 - 17th International Conference on Textures of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Dresde, Germany. pp.012021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/82/1/012021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01321060v1</w:t>
+                <w:t xml:space="preserve">hal-01518116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La méthode autocohérente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10353,90 +10353,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’activité plastique dans des bi-cristaux métalliques: modélisation et expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Idriss Tiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Motz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Vehoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10532,51 +10532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ablam Massa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COLLOQUE NATIONAL MÉCAMAT : Grandes transformations : aujourd'hui.. demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10595,247 +10595,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04301089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenne Collomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Tinnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolei Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
+              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574544v1</w:t>
+                <w:t xml:space="preserve">hal-03652228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal stresses and early type IV fracture of welded joints in Grade 91 steel : an in situ study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Simulation in situ of X-ray diffraction peaks of single crystal superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ablam Massa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Schenk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berbenni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Residual Stresses ICRS-11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Conference on Strength of Materials - ICSMA19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Metz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03652228v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04574544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10853,51 +10853,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum Modelling of Shear-Coupled Grain Boundary Migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhasker Paliwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11109,77 +11109,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating twin boundary-dislocation interaction in MgY using quasi in-situ nanoindentation and electron channeling contrast imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatim-Zahra Mouhib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heixin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11227,90 +11227,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of elastic anisotropy and polarizability on solute segregation at low-angle grain boundaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joé Petrazoller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Guénolé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiebaud Richeton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11328,77 +11328,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A microstructure-based three-scale homogenization model for predicting the elasto-viscoplastic behavior of duplex stainless steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eyram Tsekpuia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Guery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berbenni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11626,51 +11626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6F17284D"/>
+    <w:nsid w:val="E0000B91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11857,51 +11857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-berbenni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1114-9316" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160557690" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Risheng Pei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#233; Petrazoller" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Atila" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Arnoldi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Xiao" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2026.121947" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05411609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuocheng Xie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gu&#233;nol&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hexin Wang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatim-Zahra Mouhib" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jma.2025.11.014" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175812v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berbenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dingreville" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Schenk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2025.114086" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04866061v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiebaud Richeton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113642" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05290382v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Wazne" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechrescom.2025.104529" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04871972v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Taupin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A Lebensohn" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2024.105548" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05048904v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Chamma" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Pipard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Arlazarov" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2025.104327" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04445540v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolei Chen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2024.02.014" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04703420v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Idrissi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Texier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Lecomte" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120406" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04660521v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Rafael Velayarce" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Motz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.202400406" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04807954v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kowalczyk-Gajewska" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mercier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2024.105191" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03960689v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongze Hu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Medlin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2023.118724" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04025423v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyram Tsekpuia" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gey" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2023.103575" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04346310v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Habiyaremye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2023.2290541" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03851778v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.S. Lecomte" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2022005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03527509v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104852" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo A. Lebensohn" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.54" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03053770v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gen&#233;e" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. Lebensohn" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Berbenni" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-021-06017-7" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03156360v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Germain" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116762" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03094460v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ben Haj Slama" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaustubh Venkatraman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Rollett" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2020.100996" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03278434v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2021.111136" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03157931v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2021.102967" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029680v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A Lebensohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-0141-z" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02648680v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst10050411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02929635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2020.1779368" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02573610v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Lhadi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2020.139491" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351498v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2424913018400076" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391955v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2019.103808" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947206v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlavi S&#233;nyo Eloh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2018.10.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02195888v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Rita Chini" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma11071227" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01826154v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu Tuan Le" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chauve" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bernacki" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-651X/aa5341" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029725v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Sch&#246;neich" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dinzart" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafid Sabar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Stommel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.11.009" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947367v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Komlan S&#233;nam Djaka" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Villani" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capolungo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2016.11.036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515201v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Dingreville" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.11.017" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515208v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dinzart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabar" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijengsci.2015.12.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX9H6BXR-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513857v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.12.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VD21H2B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514735v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang-Zhi Shi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yudong Zhang" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Wagner" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexandre Juan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513855v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2014.11.003" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5J5NKMD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01676352v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiba" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouaziz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2014.984787" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514675v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Tiba" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Richeton" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horst Vehoff" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.09.033" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01514963v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2015.06.029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513860v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.08.011" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503887v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmalek Hallil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.08.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503457v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. -A. Juan" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Barnett" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. N. Tome" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Capolungo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2014.04.001" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W45Q79HD-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503881v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2013.11.005" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01513628v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Allain-Bonasso" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2320/matertrans.MA201307" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515210v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fressengeas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.08.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01502124v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Caer" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Patoor" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Lecomte" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2013.08.052" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CLS46B1S-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947296v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhasker Paliwal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Cherkaoui" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2012.11.011" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501437v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2012.06.010" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959541v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Pesci" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Berveiller" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razane Ouahab" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.10.086" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00662343v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyung-Jun Chang" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fivel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouaziz" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZKSZ7L-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00658644v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cherkaoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2011.02.043" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XLK72KDN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03059577v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Field" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2012.03.068" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBQ6KZCN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456094v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Collard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Favier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Berveiller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2009.07.004" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768250v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619985v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Franciosi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2007.04.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-679N5ZTM-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128374v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio D. Espinosa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Panico" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus W. Schwarz" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00128380v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Favier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Berveiller" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Lemoine" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246624v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05251340v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05245994v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04611729v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301062v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ablam Massa" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05246648v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082740v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Castelnau" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Germain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03111536v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Maloufi Maloufi" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03044948v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gen&#233;e Gen&#233;e" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guyon J." TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bonnet F." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berbenni S." TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082855v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376877v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360502v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guyon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378157v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360494v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Chen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Motz" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360518v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K S Eloh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02360499v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Taupin" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040096v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guyon" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082779v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lhadi" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03040147v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082822v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03376885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378131v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03082847v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378107v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva K&#233;k&#233;li Amouzou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Lebyodkin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479768v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03378120v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. D. Zhang" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321060v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mareau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01518116v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/82/1/012021" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01321040v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03440601v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01517361v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vehoff" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04301089v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03652228v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenne Collomb" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Tinnes" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferry" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574544v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01961942v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00624119v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05304214v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heixin Wang" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talal Al-Samman" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04793337v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03872807v2" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00000882v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2002ENAM0001" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>