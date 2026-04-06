--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -312,295 +312,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of Penicillium roqueforti in plant-based veined-blue cheese: a source of mycotoxin hazards?</w:t>
+                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Gauthier</w:t>
+                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Control</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 171, pp.111130. </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 91 (7), pp.e01832-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.111130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872724v1</w:t>
+                <w:t xml:space="preserve">hal-05185212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecophysiological behavior of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
+                <w:t xml:space="preserve">Use of Penicillium roqueforti in plant-based veined-blue cheese: a source of mycotoxin hazards?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
+                <w:t xml:space="preserve">Oriane Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Mahmoud</w:t>
+                <w:t xml:space="preserve">Rayan Khireddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+                <w:t xml:space="preserve">Capucine Saupique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bancal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 91 (7), pp.e01832-24. </w:t>
+              <w:t xml:space="preserve">Food Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 171, pp.111130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.01832-24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodcont.2024.111130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05185212v1</w:t>
+                <w:t xml:space="preserve">hal-04872724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biochemical factors of maize silks associated with host susceptibility to Fusarium graminearum</w:t>
               </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Crop Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 13 (6), pp.1795-1804. </w:t>
@@ -1384,295 +1384,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626433v1</w:t>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR structural elucidation of dehydrodimers resulting from oxidation of 5-O-caffeoylquinic acid in an apple juice model solution</w:t>
               </w:r>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t>
@@ -2594,299 +2594,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02540096v1</w:t>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
@@ -3000,295 +3000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539641v1</w:t>
+                <w:t xml:space="preserve">hal-02624451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624451v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t>
               </w:r>
@@ -4206,432 +4206,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive stilbenes from Vitis vinifera grapevine shoots extracts.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New cyclolignans from Origanum glandulosum active against beta-amyloid aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Arraki</w:t>
+                <w:t xml:space="preserve">Abdelkader Basli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Dillinseger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Records of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.208-216</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02634274v1</w:t>
+                <w:t xml:space="preserve">hal-02637508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cyclolignans from Origanum glandulosum active against beta-amyloid aggregation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Khodir Madani</w:t>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Records of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637508v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Bioactive stilbenes from Vitis vinifera grapevine shoots extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Arraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dillinseger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+                <w:t xml:space="preserve">Hamza Temsamani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.951-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02634274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioguided isolation, characterization, and biotransformation by Fusarium verticillioides of maize kernel compounds that inhibit fumonisin production</w:t>
               </w:r>
@@ -5966,268 +5966,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656881v1</w:t>
+                <w:t xml:space="preserve">hal-02664640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02664640v1</w:t>
+                <w:t xml:space="preserve">hal-02656881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
               </w:r>
@@ -7001,51 +7001,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Ducos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
@@ -7952,277 +7952,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02739719v1</w:t>
+                <w:t xml:space="preserve">hal-02740471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740471v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf marker metabolites for low nitrogen stress in maize</w:t>
               </w:r>
@@ -8327,527 +8327,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Adra</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603456v1</w:t>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.C. Cocuron</w:t>
+                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740382v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Escourrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742557v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
               </w:r>
@@ -9083,51 +9083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9415,51 +9415,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9678,51 +9678,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10148,51 +10148,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,277 +10267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755793v1</w:t>
+                <w:t xml:space="preserve">hal-02756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756773v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative intraspecific metabolomic and genomic variation analyses in Cucumis melo</w:t>
               </w:r>
@@ -11017,277 +11017,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754338v1</w:t>
+                <w:t xml:space="preserve">hal-02757642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757642v1</w:t>
+                <w:t xml:space="preserve">hal-02754338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t>
               </w:r>
@@ -11517,273 +11517,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753178v1</w:t>
+                <w:t xml:space="preserve">hal-02755840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pardon</w:t>
+                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755840v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
@@ -11946,51 +11946,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
@@ -12013,402 +12013,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Defernez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
+                <w:t xml:space="preserve">M. Spraul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751817v1</w:t>
+                <w:t xml:space="preserve">hal-02758234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spraul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758234v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t>
               </w:r>
@@ -12571,51 +12571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
@@ -12638,527 +12638,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Raphael Henry</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02752709v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Akal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Spieldenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756030v1</w:t>
+                <w:t xml:space="preserve">hal-02756940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756940v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
               </w:r>
@@ -13196,51 +13196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
@@ -13321,51 +13321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
@@ -13388,342 +13388,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">The role of polyphenoloxidase in the synthesis of a yellow pigment derived from apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">European Symposium EFF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753989v1</w:t>
+                <w:t xml:space="preserve">hal-02754733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of polyphenoloxidase in the synthesis of a yellow pigment derived from apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Solenn Serrand</w:t>
+                <w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Sanoner</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium EFF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754733v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phloridzin oxidation products (POP), new water-soluble yellow pigments deriving from apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sanoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13787,51 +13787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13981,51 +13981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procyanidin B2 oxidation products, multi linked dimers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sanoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15147,51 +15147,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Petriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15503,273 +15503,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P11, 2018, 11. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125656v1</w:t>
+                <w:t xml:space="preserve">hal-03125712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leprovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P11, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125712v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
@@ -16031,51 +16031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16406,51 +16406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16544,64 +16544,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
@@ -16807,51 +16807,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
@@ -16880,64 +16880,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17255,103 +17255,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Bakan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
@@ -17656,51 +17656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17880,51 +17880,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18376,51 +18376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18495,277 +18495,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 2013</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02808355v1</w:t>
+                <w:t xml:space="preserve">hal-02810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rasori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guntz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810760v1</w:t>
+                <w:t xml:space="preserve">hal-02808355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
@@ -18928,51 +18928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
@@ -19542,51 +19542,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities in metabolomics biochemical phenotyping for plant systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19790,90 +19790,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiological behaviour of major Fusarium species in response to combinations of temperature and water activity constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Anne Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Mahmoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20219,51 +20219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AE773A6D"/>
+    <w:nsid w:val="F20070D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20450,51 +20450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>