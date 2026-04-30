--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -714,295 +714,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
+                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799829v1</w:t>
+                <w:t xml:space="preserve">hal-04468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+                <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468891v1</w:t>
+                <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
               </w:r>
@@ -1116,563 +1116,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nils Paulhe</w:t>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+                <w:t xml:space="preserve">hal-03626433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626433v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR structural elucidation of dehydrodimers resulting from oxidation of 5-O-caffeoylquinic acid in an apple juice model solution</w:t>
               </w:r>
@@ -1786,299 +1786,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03349274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321074v1</w:t>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03321074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Horta Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2594,299 +2594,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02620533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+                <w:t xml:space="preserve">hal-02540096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Gomes</w:t>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02540096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3000,295 +3000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624451v1</w:t>
+                <w:t xml:space="preserve">hal-02539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02539641v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t>
               </w:r>
@@ -3402,295 +3402,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unusual compounds from Galium mollugo and their inhibitory activities against ROS generation in human fibroblasts.</w:t>
+                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Chaher</w:t>
+                <w:t xml:space="preserve">Alessandro Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+                <w:t xml:space="preserve">Angela Rasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Fiorenza Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Pedrot</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 117, pp.79-84. </w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1-2), pp.97-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02631328v1</w:t>
+                <w:t xml:space="preserve">hal-02636594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
+                <w:t xml:space="preserve">Unusual compounds from Galium mollugo and their inhibitory activities against ROS generation in human fibroblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Botton</w:t>
+                <w:t xml:space="preserve">Nassima Chaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rasori</w:t>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiorenza Ziliotto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Eric Pedrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 91 (1-2), pp.97-114. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 117, pp.79-84. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636594v1</w:t>
+                <w:t xml:space="preserve">hal-02631328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
               </w:r>
@@ -3944,64 +3944,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
@@ -4206,432 +4206,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New cyclolignans from Origanum glandulosum active against beta-amyloid aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioactive stilbenes from Vitis vinifera grapevine shoots extracts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Basli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pedrot</w:t>
+                <w:t xml:space="preserve">Kamel Arraki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Dillinseger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Temsamani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Records of Natural Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94, pp.951-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jsfa.6341⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637508v1</w:t>
+                <w:t xml:space="preserve">hal-02634274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
+                <w:t xml:space="preserve">New cyclolignans from Origanum glandulosum active against beta-amyloid aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Basli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pedrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khodir Madani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Records of Natural Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (3), pp.208-216</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02639362v1</w:t>
+                <w:t xml:space="preserve">hal-02637508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioactive stilbenes from Vitis vinifera grapevine shoots extracts.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elsa Dillinseger</w:t>
+                <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Temsamani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duyên D. Prodhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jsfa.6341⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 164, pp.1204-1221. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.231241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02634274v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioguided isolation, characterization, and biotransformation by Fusarium verticillioides of maize kernel compounds that inhibit fumonisin production</w:t>
               </w:r>
@@ -4911,64 +4911,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5191,64 +5191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5325,64 +5325,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5459,77 +5459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hichem Neily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Matsukura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 168 (3), pp.242-252. </w:t>
@@ -5567,51 +5567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asaph Aharoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5727,64 +5727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,350 +5966,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664640v1</w:t>
+                <w:t xml:space="preserve">hal-02656881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656881v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
@@ -6943,277 +6943,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134947v1</w:t>
+                <w:t xml:space="preserve">hal-04179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179120v1</w:t>
+                <w:t xml:space="preserve">hal-04134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of leaf specialized metabolites natural variation within sessile oak populations</w:t>
               </w:r>
@@ -7333,77 +7333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EVOLTREE Conference 2021: Genomics and Adaptation in Forest Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Rellstab, WSL; Felix Gugerli, WSL; Susanne Senn-Raschle, WSL, Sep 2021, ONLINE, Switzerland</w:t>
@@ -7721,90 +7721,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
@@ -7952,277 +7952,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02737991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740471v1</w:t>
+                <w:t xml:space="preserve">hal-02739719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Biologie synthétique et systémique, BioSynSys</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739719v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leaf marker metabolites for low nitrogen stress in maize</w:t>
               </w:r>
@@ -8247,64 +8247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
@@ -8327,527 +8327,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-01603456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742557v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.P. Alonso</w:t>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.C. Cocuron</w:t>
+                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740382v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+                <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima Adra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Plénet</w:t>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+                <w:t xml:space="preserve">A.P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">J.C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climate-Smart Agriculture 2015 : Global Science Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603456v1</w:t>
+                <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
               </w:r>
@@ -8885,51 +8885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
@@ -8997,64 +8997,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
@@ -9083,51 +9083,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9303,90 +9303,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Matera, Italy</w:t>
@@ -9415,90 +9415,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9592,51 +9592,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Desplat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Solanaceae conference (SOL 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t>
@@ -9678,77 +9678,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9790,77 +9790,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9915,90 +9915,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'outils informatiques pour le traitement et l'analyse des données en RMN-1H, dans un contexte d'expériences métabolomiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10062,64 +10062,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wahbi Djebali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
@@ -10148,77 +10148,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10267,277 +10267,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756773v1</w:t>
+                <w:t xml:space="preserve">hal-02755793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755793v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative intraspecific metabolomic and genomic variation analyses in Cucumis melo</w:t>
               </w:r>
@@ -10674,64 +10674,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10799,64 +10799,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Boureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10924,64 +10924,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11017,346 +11017,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02756823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757642v1</w:t>
+                <w:t xml:space="preserve">hal-02754338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
+                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754338v1</w:t>
+                <w:t xml:space="preserve">hal-02757642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11517,342 +11517,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02757318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pardon</w:t>
+                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755840v1</w:t>
+                <w:t xml:space="preserve">hal-02753178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753178v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11907,90 +11907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux metabolome-fluxome facility (PMFB)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
@@ -12013,402 +12013,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Keller</w:t>
+                <w:t xml:space="preserve">Marianne Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spraul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02758234v1</w:t>
+                <w:t xml:space="preserve">hal-02751817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02751817v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+                <w:t xml:space="preserve">M. Spraul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02758234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t>
               </w:r>
@@ -12446,51 +12446,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Akal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
@@ -12545,77 +12545,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
@@ -12638,277 +12638,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Akal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Spieldenner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+                <w:t xml:space="preserve">hal-02752709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752709v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t>
               </w:r>
@@ -13045,77 +13045,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
@@ -13144,103 +13144,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
@@ -13282,90 +13282,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
@@ -13515,90 +13515,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13787,77 +13787,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Journées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
@@ -14503,277 +14503,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jorge Duarte</w:t>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+                <w:t xml:space="preserve">hal-03728111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728111v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
               </w:r>
@@ -14811,51 +14811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
@@ -14884,103 +14884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacine Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
@@ -15003,855 +15003,855 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556782v1</w:t>
+                <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936725v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570809v1</w:t>
+                <w:t xml:space="preserve">hal-02556782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556668v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Leprovost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lalanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Brachi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P11, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03125712v1</w:t>
+                <w:t xml:space="preserve">hal-03125656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P11, 2018, 11. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03125656v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03125712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
@@ -15880,77 +15880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,402 +15999,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
+                <w:t xml:space="preserve">Metabolomic study of tolerance to water limitation for sunflower germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Falagan Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">, Jun 2016, dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742089v1</w:t>
+                <w:t xml:space="preserve">hal-01605791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743906v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic study of tolerance to water limitation for sunflower germination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Natalia Falagan Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605791v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t>
               </w:r>
@@ -16406,51 +16406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isma Belouah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16505,103 +16505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
@@ -16630,51 +16630,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16682,51 +16682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
@@ -16749,471 +16749,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+                <w:t xml:space="preserve">hal-02742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+                <w:t xml:space="preserve">Application of metabolomics to the biochemical phenotyping of resistant maize lines to &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742488v1</w:t>
+                <w:t xml:space="preserve">hal-02740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of metabolomics to the biochemical phenotyping of resistant maize lines to &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740423v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17249,458 +17249,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agathe Noblet</w:t>
+                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608225v1</w:t>
+                <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740588v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Adra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Plénet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Bakan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Noblet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743630v1</w:t>
+                <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17755,64 +17755,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17880,90 +17880,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18001,51 +18001,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18053,51 +18053,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
@@ -18139,90 +18139,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de la variété et de la torréfaction sur la composition du produit torréfié de la racine de chicorée industrielle (&amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;sativum&amp;lt;/em&amp;gt;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honorine Willeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
@@ -18245,277 +18245,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804388v1</w:t>
+                <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013 - 9. Annual conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Glasgow, United Kingdom. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02805301v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02804388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
               </w:r>
@@ -18527,77 +18527,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -18639,90 +18639,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 2013</w:t>
@@ -18790,64 +18790,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
@@ -18876,103 +18876,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
@@ -19014,90 +19014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des profils métabolomiques au cours du développement du mésocarpe et de la graine du fruit de palmier à huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. p. 89, 2012</w:t>
@@ -19299,51 +19299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t>
@@ -19411,51 +19411,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19542,90 +19542,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities in metabolomics biochemical phenotyping for plant systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, 978-953-51-0046-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20219,51 +20219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F20070D9"/>
+    <w:nsid w:val="0475EB34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20450,51 +20450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>