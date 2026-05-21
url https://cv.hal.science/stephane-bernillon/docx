--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -714,1371 +714,1371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05486468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Moroldo</w:t>
+                <w:t xml:space="preserve">Francisca Díaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harold Duruflé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04468891v1</w:t>
+                <w:t xml:space="preserve">hal-04514679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of metabolic and protein markers representative of the impact of mild nitrogen deficit on agronomic performance of maize hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (6), pp.128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11306-024-02186-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04799829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and metabolic implications of the nurse effect of Maihueniopsis camachoi in the Atacama Desert</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic control of abiotic stress-related specialized metabolites in sunflower</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+                <w:t xml:space="preserve">Marco Moroldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Carrasco-Puga</w:t>
+                <w:t xml:space="preserve">Nicolas Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombie</w:t>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 241 (3), pp.1074-1087. </w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (1), pp.199. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.19415⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12864-024-10104-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04514679v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650467v1</w:t>
+                <w:t xml:space="preserve">hal-04183193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-omics quantitative data of tomato fruit unveils regulation modes of least variable metabolites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a metabolomic characterization of the grapevine response to &amp;quot;flavescence dorée&amp;quot; infection by NMR and LC-MS profiling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salimata Diarrassouba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 23 (365), </w:t>
+              <w:t xml:space="preserve">Phytopathogenic Mollicutes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.17-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12870-023-04370-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5958/2249-4677.2023.00009.9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183193v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR structural elucidation of dehydrodimers resulting from oxidation of 5-O-caffeoylquinic acid in an apple juice model solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Latorre</w:t>
+                <w:t xml:space="preserve">Claudia Mariana Castillo-Fraire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Salas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Food Chemistry, 372, pp.131117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626433v1</w:t>
+                <w:t xml:space="preserve">hal-03349274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Canlet</w:t>
+                <w:t xml:space="preserve">Predictive metabolomics of multiple Atacama plant species unveils a core set of generic metabolites for extreme climate resilience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dussarrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annelaure Damont</w:t>
+                <w:t xml:space="preserve">Claudio Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Durand</w:t>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 234 (5), pp.1614-1628. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.18095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03695453v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR structural elucidation of dehydrodimers resulting from oxidation of 5-O-caffeoylquinic acid in an apple juice model solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">PeakForest: a multi-platform digital infrastructure for interoperable metabolite spectral data and metadata management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Paulhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Mariana Castillo-Fraire</w:t>
+                <w:t xml:space="preserve">Cécile Canlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Pottier</w:t>
+                <w:t xml:space="preserve">Annelaure Damont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bondon</w:t>
+                <w:t xml:space="preserve">Lindsay Peyriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Salas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Stéphanie Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Food Chemistry, 372, pp.131117. </w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (6), pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2021.131117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-022-01899-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03349274v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03695453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Duruflé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
+              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107184v1</w:t>
+                <w:t xml:space="preserve">hal-03321074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf metabolomic data of eight sunflower lines and their sixteen hybrids under water deficit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Maize metabolome and proteome responses to controlled cold stress partly mimic early‐sowing effects in the field and differ from those of Arabidopsis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Amélie Flandin</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCL Oilseeds and fats crops and lipids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28, 42 - 6 p. </w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 44 (5), pp.1504-1521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ocl/2021029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pce.13993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03321074v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tomato Guanylate-Binding Protein SlGBP1 enables fruit tissue differentiation by maintaining endopolyploid cells in a non-proliferative state</w:t>
               </w:r>
@@ -2116,51 +2116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Gadin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Sørensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (10), pp.3188-3205. </w:t>
@@ -2237,51 +2237,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Boscari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natasha Horta Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Hanchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2326,567 +2326,567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02983822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Damont</w:t>
+                <w:t xml:space="preserve">Zhanwu Dai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. F. Olivier</w:t>
+                <w:t xml:space="preserve">Eric Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Warnet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
+                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 10, pp.836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154590v1</w:t>
+                <w:t xml:space="preserve">hal-02540096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02620533v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fruit salad in the lab: comparing botanical species to help deciphering fruit primary metabolism</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiaojiao Wang</w:t>
+                <w:t xml:space="preserve">Proposal for a chemically consistent way to annotate ions arising from the analysis of reference compounds under ESI conditions: A prerequisite to proper mass spectral database constitution in metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Damont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. F. Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lyan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Pujos-Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00836⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mass Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 54 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jms.4372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02540096v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02154590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic characterization of sunflower leaf allows discriminating genotype groups or stress levels with a minimal set of metabolic markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia</w:t>
+                <w:t xml:space="preserve">Regulation of Pyridine Nucleotide Metabolism During Tomato Fruit Development Through Transcript and Protein Profiling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Decros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Sophie Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (4), pp.56. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.1201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-019-1515-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487236v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mycotoxin biosynthesis and central metabolism are two interlinked pathways in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;, as demonstrated by the extensive metabolic changes induced by caffeic acid exposure.</w:t>
               </w:r>
@@ -2911,51 +2911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3000,295 +3000,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02621110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02539641v1</w:t>
+                <w:t xml:space="preserve">hal-02624451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metabotyping of 30 maize hybrids under early-sowing conditions reveals potential marker-metabolites for breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 14 (36), pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2018, 14 (10), pp.132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-018-1329-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11306-018-1427-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624451v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increase of Fungal Pathogenicity and Role of Plant Glutamine in Nitrogen-Induced Susceptibility (NIS) To Rice Blast</w:t>
               </w:r>
@@ -3402,727 +3402,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alessandro Botton</w:t>
+                <w:t xml:space="preserve">Catherine Giauffret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Rasori</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02636594v1</w:t>
+                <w:t xml:space="preserve">hal-02637624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual compounds from Galium mollugo and their inhibitory activities against ROS generation in human fibroblasts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassima Chaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Krisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nassima Chaher</w:t>
+                <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pedrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 117, pp.79-84. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpba.2015.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02631328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The peach HECATE3-like gene FLESHY plays a double role during fruit development.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Rasori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+                <w:t xml:space="preserve">Fiorenza Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Pinson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Serge Chiarenza</w:t>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
+              <w:t xml:space="preserve">Plant Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 91 (1-2), pp.97-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11103-016-0445-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02143828v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02636594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chemical genetic strategy identify the PHOSTIN, a synthetic molecule that triggers phosphate starvation responses in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Pinson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Colombié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+                <w:t xml:space="preserve">Mathilde Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Nazaret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Vercambre</w:t>
+                <w:t xml:space="preserve">Serge Chiarenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 209 (1), pp.161-176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.13591⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445653v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02143828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fortune telling: metabolic markers of plant performance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Respiration climacteric in tomato fruits elucidated by constraint-based modelling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Colombié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Giauffret</w:t>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois F. Tardieu</w:t>
+                <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (10), </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 213 (4), pp.1726-1739. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11306-016-1099-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.14301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02637624v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic profiling in tomato reveals diel compositional changes in fruit affected by source-sink relationships.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 66 (11), pp.3391-404. </w:t>
@@ -4212,51 +4212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactive stilbenes from Vitis vinifera grapevine shoots extracts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Chaher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Arraki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4371,64 +4371,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New cyclolignans from Origanum glandulosum active against beta-amyloid aggregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Basli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pedrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4496,64 +4496,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarkable reproducibility of enzyme activity profiles in tomato fruits grown under contrasting environments provides a roadmap for studies of fruit metabolism.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4879,307 +4879,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (18), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651407v1</w:t>
+                <w:t xml:space="preserve">hal-01208665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering genetic diversity and inheritance of tomato fruit weight and composition through a systems biology approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laura Pascual-Banuls</w:t>
+                <w:t xml:space="preserve">Metabolomic and elemental profiling of melon fruit quality as affected by genotype and environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaxin Xu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.57-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-012-0429-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jxb/ert349⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01208665v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Homo)glutathione deficiency impairs root-knot nematode development in Medicago truncatula</w:t>
               </w:r>
@@ -5191,64 +5191,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baldacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Hopkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5293,554 +5293,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02647565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
+                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 11:104, pp.10.1186/1471-2229-11-104</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645944v1</w:t>
+                <w:t xml:space="preserve">hal-00648167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant NMR metabolomic profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 11, pp.104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2229-11-104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02647454v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Enhanced polyamine accumulation alters carotenoid metabolism at the transcriptional level in tomato fruit over-expressing spermidine synthase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hichem Neily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Matsukura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              <w:t xml:space="preserve">Journal of Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 168 (3), pp.242-252. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jplph.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02644457v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02647454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MeRy-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant 1H-NMR metabolomic profiles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extensive metabolic cross-talk in melon fruit revealed by spatial and developmental combinatorial metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 190 (3), pp.683-696. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-8137.2010.03626.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00648167v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02644457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid profiling of tropical root crop chemotypes from Vanuatu, South Pacific</w:t>
               </w:r>
@@ -5852,51 +5852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5966,402 +5966,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00874715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spectra Analyse</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149 (3), pp.1505-1528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02656881v1</w:t>
+                <w:t xml:space="preserve">hal-02666886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">La Métabolomique appliquée à l'étude de la physiologie de la tomate : démarche et perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Spectra Analyse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 271, pp.26-31</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02664640v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and Metabolite Regulatory Network Analysis of Early Developing Fruit Tissues Highlights New Candidate Genes for the Control of Tomato Fruit Composition and Development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">Proton NMR quantitative profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Metabolomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 5 (2), pp.183-198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11306-008-0134-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.108.133967⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02666886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation by liquid chromatography coupled to electrospray ionisation ion trap mass spectrometry of phloroglucinol and 4-methylcatechol oxidation products to study the reactivity of epicatechin in an apple juice model system</w:t>
               </w:r>
@@ -6943,277 +6943,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05059039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Véronique Ortéga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
+                <w:t xml:space="preserve">Christine Ducos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04179120v1</w:t>
+                <w:t xml:space="preserve">hal-04134947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights supporting the contribution of carotenoids to the resistance of maize to Gibberella ear rot and deoxynivalenol contamination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Savignac</w:t>
+                <w:t xml:space="preserve">Antifungal and antimycotoxin mechanisms of stilbenoids: an omics study of F. graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trang-Minh Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Ducos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Gallegos</w:t>
+                <w:t xml:space="preserve">Laëtitia Pinson-Gadais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Waffo-Téguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EFS16 16th European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sapienza University of Rome, Jun 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04134947v1</w:t>
+                <w:t xml:space="preserve">hal-04179120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture of leaf specialized metabolites natural variation within sessile oak populations</w:t>
               </w:r>
@@ -7333,77 +7333,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phenotypic, metabolome and proteome data to study maize response to a mild nitrogen deficit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7510,51 +7510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First EVOLTREE Conference 2021: Genomics and Adaptation in Forest Ecosystems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Rellstab, WSL; Felix Gugerli, WSL; Susanne Senn-Raschle, WSL, Sep 2021, ONLINE, Switzerland</w:t>
@@ -7708,103 +7708,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using metabolomic data to predict Maize yield</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Nantes, France. pp.151</w:t>
@@ -7885,51 +7885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Legoahec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. European Fusarium Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität für Bodenkultur Wien [Vienne, Autriche] (BOKU). AUT., Apr 2018, Tulln, Austria. 122 p</w:t>
@@ -7958,90 +7958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative and predictive biology outside the plant: linking computational tools to fleshy fruit systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8096,90 +8096,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux balance modelling in developing tomato fruit: the respiration climacteric as an emergent property</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie S. Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., May 2016, Montpellier, France</w:t>
@@ -8247,64 +8247,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe EPSO/FESPB 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Prague, Czech Republic</w:t>
@@ -8346,51 +8346,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8452,277 +8452,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Antoine Escourrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800371v1</w:t>
+                <w:t xml:space="preserve">hal-02742557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des empreintes métabolomiques en lien avec le potentiel toxinogène chez le champignon phytopathogène &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+                <w:t xml:space="preserve">Using metabolomic approaches and modelling of central metabolic to study fleshy fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Colombie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Moinard-Monmarson</w:t>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Francophone de Métabolomique et Fluxomique (RFMF). FRA., Jun 2015, Lille, France</w:t>
+              <w:t xml:space="preserve">1. International Symposium on Metabolomics in Mexico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Guadalajara, Mexico. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742557v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02800371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellular and subcellular metabolomics reveal changes during tomato leaf development</w:t>
               </w:r>
@@ -8734,51 +8734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence de Jaham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.P. Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8827,928 +8827,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
+              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02793195v1</w:t>
+                <w:t xml:space="preserve">hal-02801036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in Fusarium graminearum</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Using developmental and diurnal compositional changes of tomato to study metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
+              <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793632v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La métabolomique : un outil de la génomique fonctionnelle au service de la biologie des systèmes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in Fusarium graminearum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Congrès Jeunes Chercheurs de la SFBV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Biologie Végétale (SFBV). FRA., Jun 2014, Tours, France. 1 p</w:t>
+              <w:t xml:space="preserve">12. European conference on fungal genetics - Fusarium satellite meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02801036v1</w:t>
+                <w:t xml:space="preserve">hal-02793632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la Plateforme Métabolome de Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique du Réseau Spectrométrie de masse de Bordeaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02811551v1</w:t>
+                <w:t xml:space="preserve">hal-02803658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining systems biology, genome resequencing and MAGIC population to decipher the genetic variation of tomato fruit quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiaxin Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rasori</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Nelly Desplat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Matera, Italy</w:t>
+              <w:t xml:space="preserve">10. Solanaceae conference (SOL 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808354v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02750138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal compositional changes of tomato fruit and leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Présentation de la Plateforme Métabolome de Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Glasgow, United Kingdom. 1 p</w:t>
+              <w:t xml:space="preserve">Animation scientifique du Réseau Spectrométrie de masse de Bordeaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803658v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02811551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining systems biology, genome resequencing and MAGIC population to decipher the genetic variation of tomato fruit quality</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Y. Gibon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">A. Rasori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. Solanaceae conference (SOL 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Beijing, China</w:t>
+              <w:t xml:space="preserve">8. International Peach Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). INT., Jun 2013, Matera, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02750138v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomics data integration in tomato plant-fruit systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9784,4123 +9784,4123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02803433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wahbi Djebali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749839v1</w:t>
+                <w:t xml:space="preserve">hal-02746272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'outils informatiques pour le traitement et l'analyse des données en RMN-1H, dans un contexte d'expériences métabolomiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02747402v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils métaboliques du fruit de tomate au cours de sa maturation en présence de cadmium</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId191" w:history="1">
+                <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux Metabolome Fluxome Facility (PMFB; http://www.bordeaux.inra.fr/umr619/NMR.htm)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02746272v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02749839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation journalière de la composition métabolique de fruit de tomate en cours de maturation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
+                <w:t xml:space="preserve">Développement d'outils informatiques pour le traitement et l'analyse des données en RMN-1H, dans un contexte d'expériences métabolomiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labo/service de l'auteur, Ville service., May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02749748v1</w:t>
+                <w:t xml:space="preserve">hal-02747402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asaph Aharoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilana Rogachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagit Meir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755793v1</w:t>
+                <w:t xml:space="preserve">hal-02754338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Quintana</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756773v1</w:t>
+                <w:t xml:space="preserve">hal-02757642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative intraspecific metabolomic and genomic variation analyses in Cucumis melo</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Tamar Lahav</w:t>
+                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757926v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Down regulating an epigenetic-related protein, SIEZ2, in tomato induces metabolome modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plant metabolomics at Bordeaux Metabolome-Fluxome Facility. Tools and applications at PMFB</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Quintana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752418v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics unveils metabolic changes in tomato transformants downregulating an epigenetic-related protein SIEZ2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Comparative intraspecific metabolomic and genomic variation analyses in Cucumis melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakov Tadmor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nurit Katzir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josef Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitaly Portnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Boureau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Bertrand</w:t>
+                <w:t xml:space="preserve">Tamar Lahav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757445v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Down regulating an epigenetic-related protein, SIEZ2, in tomato induces metabolome modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
+              <w:t xml:space="preserve">Metabolomics 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756823v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02752418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling and more for the characterization of melon genetic resources and melon fruit physiology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sagit Meir</w:t>
+                <w:t xml:space="preserve">Metabolomics unveils metabolic changes in tomato transformants downregulating an epigenetic-related protein SIEZ2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Boureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754338v1</w:t>
+                <w:t xml:space="preserve">hal-02757445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications and tools in plant metabolomics at Bordeaux Metabolome-Fluxome Facility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mery-B: a web knowledgebase for the storage, visualization, analysis and annotation of plant metabolomics profiles obtained by NMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">4. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02757642v1</w:t>
+                <w:t xml:space="preserve">hal-02756823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux metabolome-fluxome facility (PMFB)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751144v1</w:t>
+                <w:t xml:space="preserve">hal-02753447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Daphne gnidium L. extracts behaviourally active for grape pest insect using NMR and LC-MS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice André</w:t>
+                <w:t xml:space="preserve">Mery-B : management and analysis of plant metabolomics 1H-NMR profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Ferry-Dumazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02757318v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Analysis of Daphne gnidium L. extracts behaviourally active for grape pest insect using NMR and LC-MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevile Maher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis D. Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Nowik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753178v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02757318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karine Pardon</w:t>
+                <w:t xml:space="preserve">NMR profiling for the characterisation of melon commercial varieties and genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02755840v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic Interaction Liquid Chromatography – Mass Spectrometry method development for analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
+              <w:t xml:space="preserve">18. International Mass Spectrometry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754208v1</w:t>
+                <w:t xml:space="preserve">hal-02755840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools and applications in plant metabolomics at Bordeaux metabolome-fluxome facility (PMFB)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gene and metabolite regulatory network analyses in tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Karine Pardon</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Norwich, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753447v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
+                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Defernez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Yosra Ben Akal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+                <w:t xml:space="preserve">Gwenaelle Spieldenner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
+                <w:t xml:space="preserve">Raphael Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751817v1</w:t>
+                <w:t xml:space="preserve">hal-02752709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId334" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien F. Mounet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann J. Petit</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5. International conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02755787v1</w:t>
+                <w:t xml:space="preserve">hal-02753465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Getting relevant chemical and biological information from metabolomics data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Defernez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Keller</w:t>
+                <w:t xml:space="preserve">Ian J. Colquhoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Spraul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Katherine Kemsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02758234v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02751817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+                <w:t xml:space="preserve">Integration of cytological, metabolome and transcriptome data in relation with the acquisition of the fleshy trait in tomato pericarp and locular tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Ben Akal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabomeeting 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756215v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02755787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils métaboliques de plantes tropicales à racines et tubercules du Vanouatou (Mélanésie)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Moing</w:t>
+                <w:t xml:space="preserve">600 MHz-1H NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Legendre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
+                <w:t xml:space="preserve">Séverine Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Spraul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753614v1</w:t>
+                <w:t xml:space="preserve">hal-02758234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profils et empreintes métaboliques par RMN du proton pour évaluer les modifications attendues et inattendues de la composition de tomates transgéniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
+                <w:t xml:space="preserve">1H NMR and LC-MS metabolomic analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Ben Akal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3.Journées Scientifiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Metabomeeting 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02752709v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux: practical implication on tomato</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Profils métaboliques de plantes tropicales à racines et tubercules du Vanouatou (Mélanésie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Johann J. Petit</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">3. Journées scientifiques RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753465v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hédia Hédiji</w:t>
+                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann J. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756940v1</w:t>
+                <w:t xml:space="preserve">hal-02754523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">1H-NMR metabolomic analysis of tomato leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ethel Mendocilla Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Ben Akal-Ben Fatma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédia Hédiji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02756030v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02756940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">LC-MS metabolomic profiling of mesocarp tissue during tomato fruit development: comparison of different data pre-processing methods and analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02756754v1</w:t>
+                <w:t xml:space="preserve">hal-02756030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell expansion in tomato mesocarp and locular tissues: integration of transcriptome and metabolome data</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">NMR profiling for quality assessment of greenhouse-grown tomato fruit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Virginie V. Garcia</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baldet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. Annual international conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754523v1</w:t>
+                <w:t xml:space="preserve">hal-02756754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of polyphenoloxidase in the synthesis of a yellow pigment derived from apple</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien F. Mounet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium EFF 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Rennes, France</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02754733v1</w:t>
+                <w:t xml:space="preserve">hal-02753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">The role of polyphenoloxidase in the synthesis of a yellow pigment derived from apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Serrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Le Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">European Symposium EFF 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753989v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloridzin oxidation products (POP), new water-soluble yellow pigments deriving from apple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Solenn Serrand</w:t>
+                <w:t xml:space="preserve">The Metabolome pole of the Functional Genomics Platform of Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Congress on Pigments in Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">2. Journées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Saint-Sauves-d'Auvergne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754016v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02753989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic profiling of two tissues during tomato (Solanum lycopersicum) fruit development: cross-validation of LC, LC/MS and NMR approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phloridzin oxidation products (POP), new water-soluble yellow pigments deriving from apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solenn Serrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Sanoner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine M.G.C. Renard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Journées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Saint Sauves d'Auvergne, France</w:t>
+              <w:t xml:space="preserve">4th International Congress on Pigments in Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02753431v1</w:t>
+                <w:t xml:space="preserve">hal-02754016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An LC/MS approach to study oxidation products of polyphenolic cimpounds in cider apple juice</w:t>
               </w:r>
@@ -13981,51 +13981,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procyanidin B2 oxidation products, multi linked dimers ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sanoner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14503,277 +14503,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03728111v1</w:t>
+                <w:t xml:space="preserve">hal-03879730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
+                <w:t xml:space="preserve">TOWARDS A METABOLOMIC CHARACTERISATION OF THE GRAPEVINE RESPONSE TO FLAVESCENCE DORÉE INFECTION BY NMR AND LC-MS PROFILING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Moing</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+                <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Malembic-Maher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Analytics 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nantes, France. </w:t>
+              <w:t xml:space="preserve">Analytics 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879730v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of the analysis of polar metabolites by implementing HILIC-HRMS based untargeted metabolomics</w:t>
               </w:r>
@@ -14811,51 +14811,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pétriacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josep Valls Fonayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14. JS du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Aussois, France</w:t>
@@ -14884,103 +14884,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presence/absence variations and SNPs equally contribute to the variations of protein and metabolite abundance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yacine Djabali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélisande Blein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Djabali</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jorge Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">63rd Annual Maize Genetics Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Online, United States</w:t>
@@ -15003,527 +15003,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03368764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Musseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570809v1</w:t>
+                <w:t xml:space="preserve">hal-02556782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Petriacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniel Jacob</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02556668v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LC-MS and NMR metabolomics study of a tomato (Solanum lycopersicum L.) mutant affected in the fruit pericarp development</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaboHUB-Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Cabasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Cassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joana Jorly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.128/P48, 2019, 12. Journées Scientifiques du RFMF</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques INRA-BAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Hyères, France. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02556782v1</w:t>
+                <w:t xml:space="preserve">hal-02570809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaf metabolite profiling reveals biochemical diversities within wheat genetic resources</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of GMO or glyphosate effects on the composition of maize grain and maize-based diet for rat feeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Cassan</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. Annual Conference of the Metabolomics Society (Metabolomics 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, La Hague, Netherlands. , pp.209-209, 2019, METABOLOMICS 2019, 15th Annual Conference of the Metabolomics Society, June 23-27, The Hague, Netherlands</w:t>
+              <w:t xml:space="preserve">12. Journées Scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Clermont-Ferrand, France. pp.109 /P30, 2019, 12. Journées Scientifiques du RFMF</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936725v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02556668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annotation of oak leaf metabolome for genetic and ecological studies</w:t>
               </w:r>
@@ -15548,51 +15548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Leprovost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lalanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Brachi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15630,103 +15630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined metabolomic and proteomic profiling of maize leaf to reveal metabolic responses to cold temperatures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melisande Blein-Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées Scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Liège, Belgium. pp.P25, 2018, 11. Journées Scientifiques du RFMF</w:t>
@@ -15755,103 +15755,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primary metabolism investigation of fleshy fruit species using 1H-NMR profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coffi Belmys Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAR - European Magnetic Resonance Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Nantes, France. 2018</w:t>
@@ -15880,77 +15880,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of primary metabolite patterns in diverse fleshy fruit species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C B Cakpo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15999,402 +15999,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04955742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomic study of tolerance to water limitation for sunflower germination</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Natalia Falagan Sama</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, dublin, Ireland. , 2016</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01605791v1</w:t>
+                <w:t xml:space="preserve">hal-02742089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining LCMS data from two years for plant performance biomarkers discovery</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Urrutia Rosauro</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
+              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02742089v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Metabolomic study of tolerance to water limitation for sunflower germination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Berton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Berton</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Falagan Sama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. journées scientifiques du Réseau Francophone de Métabolomique et Fluxomique RFMF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Montpellier, France. 2016</w:t>
+              <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, dublin, Ireland. , 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02743906v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01605791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The timing of shifts in the transcriptome and proteome in relation to metabolic state during tomato fruit development</w:t>
               </w:r>
@@ -16419,64 +16419,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Balliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Colombie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. , 2016</w:t>
@@ -16505,103 +16505,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Searching for marker metabolites of crop performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Urrutia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Lamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, United Kingdom. 2016</w:t>
@@ -16630,103 +16630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2016. 12. Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Dublin, Ireland. 2016</w:t>
@@ -16749,820 +16749,820 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02741696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence de Jaham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Thiombiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. P. Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. C. Cocuron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02742488v1</w:t>
+                <w:t xml:space="preserve">hal-01603745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of metabolomics to the biochemical phenotyping of resistant maize lines to &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
+              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740423v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and proton NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Cold treatment affects the metabolite profiles of maize leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Zhendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Benard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606414v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02742488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léa Roch</w:t>
+                <w:t xml:space="preserve">Application of metabolomics to the biochemical phenotyping of resistant maize lines to &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Chéreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02739251v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Combining MS and NMR metabolomic profiling during tomato fruit development to study environment effect on metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patricia Ballias</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740588v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02739251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Primary metabolism intermediates of two tomato leaf tissues in contrasted light intensity conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Arrivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Guenther</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regina Feil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Ballias</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02743630v1</w:t>
+                <w:t xml:space="preserve">hal-02740588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequences of high temperatures and drought on peach fruit production strongly depends on their period of occurence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima Adra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Vercambre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Plénet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17594,803 +17594,803 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS International Symposium, INNOHORT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Avignon, France. 2015, Innovation in Integrated &amp; Organic Horticulture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01608225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of metabolome compartmentation changes during tomato leaf development using nonaqueous fractionation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. C. Cocuron</w:t>
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB and PHENOME IA projects. Tools and Applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Solanaceae Conference SOL 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France. 2015, SOL 2015 - Book of abstracts</w:t>
+              <w:t xml:space="preserve">9. Journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Lille, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01603745v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02743630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Effet de la variété et de la torréfaction sur la composition du produit torréfié de la racine de chicorée industrielle (&amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;sativum&amp;lt;/em&amp;gt;)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honorine Willeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02799366v1</w:t>
+                <w:t xml:space="preserve">hal-02801296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02798309v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02793996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining metabolite and enzymatic profiling during tomato fruit development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Plant Metabolomics at Bordeaux Metabolome Facility, a member of MetaboHUB IA project. Tools and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Moing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ballias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02793996v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02799366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la variété et de la torréfaction sur la composition du produit torréfié de la racine de chicorée industrielle (&amp;lt;em&amp;gt;Cichorium intybus&amp;lt;/em&amp;gt; var. &amp;lt;em&amp;gt;sativum&amp;lt;/em&amp;gt;)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Construction and application of reference MS spectral database for metabolite profiling and matrix annotation of plant organisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Lamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique RFMF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France. 1 p., 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801296v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02798309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Legoahec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vessela Atanasova-Penichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ponts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02805301v1</w:t>
+                <w:t xml:space="preserve">hal-02804120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On-going method developments in Bordeaux Metabolome Facility</w:t>
               </w:r>
@@ -18402,64 +18402,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Fouillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18495,234 +18495,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of diurnal factor on compositional changes of tomato fruit and leaf</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Benard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810760v1</w:t>
+                <w:t xml:space="preserve">hal-02805301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolomic and molecular profiling of a slow ripening peach selection reveals new mechanisms controlling mesocarp development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rasori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Matera, Italy. 2013</w:t>
@@ -18745,234 +18745,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02808355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabolomics of growth and type B trichothecenes production in &amp;lt;em&amp;gt;Fusarium graminearum&amp;lt;/em&amp;gt;</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Coordinated methodological developments for plant metabolomics at Bordeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Biais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Fouillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvon Guntz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et Fluxomique</w:t>
+              <w:t xml:space="preserve">7. Journées scientifiques du Réseau Français de Métabolomique et de Fluxomique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Amiens, France. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02804120v1</w:t>
+                <w:t xml:space="preserve">hal-02810760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mery-B: a plant metabolomics database and knowledge base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Deborde</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cabasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Washington, United States. 1 p., 2012</w:t>
@@ -19014,90 +19014,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des profils métabolomiques au cours du développement du mésocarpe et de la graine du fruit de palmier à huile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Deborde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Beauvoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Journées Scientifiques du Réseau Français de Métabolomique et Fluxomique (RFMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Nantes, France. p. 89, 2012</w:t>
@@ -19299,51 +19299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Asamizu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Solanaceae &amp; 2. Cucurbitacea Genome joint conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Kobe, Japan. 2011</w:t>
@@ -19372,103 +19372,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diurnal compositional changes in pericarp of tomato fruit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Biais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bernillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael M. Maucourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Osorio-Algar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabomeeting 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Helsinki, Finland. , 1 p., 2011</w:t>
@@ -19529,103 +19529,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New opportunities in metabolomics biochemical phenotyping for plant systems biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Y. Gibon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Rolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Deborde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Moing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, InTech, 2012, 978-953-51-0046-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -20219,51 +20219,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0475EB34"/>
+    <w:nsid w:val="83649350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -20450,51 +20450,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bernillon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4955-0161" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486454v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Tran-Minh" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ponts" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernillon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo-T&#233;guo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Rouger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micres.2025.128370" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05185212v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Mahmoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bancal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.01832-24" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872724v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Gauthier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayan Khireddine" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Saupique" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gallegos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodcont.2024.111130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05486468v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Savignac" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ch&#233;reau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cj.2025.09.019" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04514679v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisca D&#237;az" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dussarrat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Carrasco-Puga" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombie" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Prigent" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19415" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04799829v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fernandez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Maucourt" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-024-02186-z" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04468891v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Moroldo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blanchet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Durufl&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Berton" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10104-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04183193v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Moing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Roch" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salimata Diarrassouba" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-023-04370-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650467v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deborde" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josep Valls Fonayet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Jacob" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Malembic-Maher" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5958/2249-4677.2023.00009.9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03349274v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Mariana Castillo-Fraire" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pottier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bondon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Salas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2021.131117" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626433v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Latorre" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Flandin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.18095" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03695453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Paulhe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Canlet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelaure Damont" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsay Peyriga" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Durand" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-022-01899-3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03321074v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ocl/2021029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107184v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melisande Blein-Nicolas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.13993" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Musseau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Jorly" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gadin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben S&#248;rensen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.20.00245" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02983822v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Berger" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boscari" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasha Horta Ara&#250;jo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hanchi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2020.01313" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540096v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanwu Dai" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gomes" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaojiao Wang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00836" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487236v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-019-1515-4" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154590v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Damont" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Olivier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Warnet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lyan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pujos-Guillot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jms.4372" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620533v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Decros" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Beauvoit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cabasson" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01201" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621110v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vessela Atanasova-Penichon" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Legoahec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Maucourt" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.01705-17" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624451v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1329-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539641v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Lamari" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Zhendre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-018-1427-8" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605935v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huichuan Huang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thuy Nguyen Thi Thu" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahong He" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gravot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2017.00265" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637624v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giauffret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois F. Tardieu" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-016-1099-1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631328v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Chaher" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Krisa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Delaunay" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pedrot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2015.07.027" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636594v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Botton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Rasori" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorenza Ziliotto" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael M. Maucourt" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-016-0445-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02143828v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Bonnot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Pinson" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cl&#233;ment" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Chiarenza" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13591" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445653v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Colombi&#233;" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Nazaret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille B&#233;nard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Vercambre" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.14301" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641303v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Biais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erv151" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634274v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Arraki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dillinseger" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Temsamani" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.6341" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S38QFFK1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637508v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Basli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khodir Madani" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639362v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Colombie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy&#234;n D. Prodhomme" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.231241" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633252v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Marchegay" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Lornac" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia L. Pinson-Gadais" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-04-14-0100-R" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639514v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tohru Ariizumi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanae Kishimoto" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Kakami" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Maoka" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hideki Hirakawa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.12570" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208665v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual-Banuls" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaxin Xu" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ballias" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/ert349" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cabasson" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-012-0429-1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-745VPHM9-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647565v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baldacci" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chang" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Hopkins" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002471" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00648167v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ferry-Dumazet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gil" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645944v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2229-11-104" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647454v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hichem Neily" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Matsukura" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jplph.2010.07.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644457v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asaph Aharoni" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilana Rogachev" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagit Meir" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-8137.2010.03626.x" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874715v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Champagne" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rolin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legendre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.03.021" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K4KNXW9F-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666886v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Garcia" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann J. Petit" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.108.133967" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656881v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664640v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baldet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11306-008-0134-2" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CEC0A79044639B1033F94C83867E8A7B18EE03A0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654318v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guyot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine M.G.C. Renard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670880v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186948v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Fi&#233;vet" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Carles" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Richard-Forget" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186934v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05059039v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang Minh Tran" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Tardif" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04134947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Ort&#233;ga" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ducos" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04179120v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trang-Minh Tran" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pinson-Gadais" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04207231v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domitille Coq--Etchegaray" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le Provost" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kremer" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ducousso" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2023.04.07.536008" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878405v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144594v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lalanne" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144342v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02565229v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;triacq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737991v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739719v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Benard" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740471v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605806v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Urrutia Rosauro" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maucourt" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603456v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Adra" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Pl&#233;net" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Bakan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Noblet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742557v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Escourrou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Moinard-Monmarson" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800371v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Rolin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740382v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence de Jaham" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thiombiano" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.P. Alonso" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Cocuron" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801036v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793195v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Osorio-Algar" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793632v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803658v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750138v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pascual" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Desplat" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Gibon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811551v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Fouillen" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rasori" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803433v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746272v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;dia H&#233;diji" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahbi Djebali" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749748v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749839v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747402v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754338v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757642v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755793v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756773v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quintana" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757926v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakov Tadmor" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nurit Katzir" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josef Burger" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitaly Portnoy" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamar Lahav" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752418v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Boureau" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bertrand" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757445v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756823v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753447v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pardon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751144v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757318v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Andr&#233;" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevile Maher" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis D. Thiery" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Nowik" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753178v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755840v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754208v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752709v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ethel Mendocilla Sato" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Spieldenner" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Henry" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753465v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751817v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Defernez" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian J. Colquhoun" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Gall" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Katherine Kemsley" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755787v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie V. Garcia" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758234v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Keller" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Spraul" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753614v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Legendre" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754523v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756940v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Ben Akal-Ben Fatma" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756030v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756754v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753431v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754733v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solenn Serrand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Le Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sanoner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753989v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Renaud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754016v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759981v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763559v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fulcrand" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Drilleau" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05186876v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669080v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-A Garcia" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Mahmoud" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-A Guerrero-Analco" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Monribot- Villanueva" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Waffo- T&#233;guo" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879730v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Djabali" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Duarte" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03728111v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03799899v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Cambier" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Eon" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03368764v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lisande Blein" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556782v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02936725v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Petriacq" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Cassan" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570809v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory da Costa" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02556668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125656v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Leprovost" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brachi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03125712v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737961v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coffi Belmys Cakpo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04955742v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C B Cakpo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Arrivault" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742089v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743906v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605791v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Falagan Sama" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603579v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isma Belouah" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744241v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741696v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603745v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Alonso" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. Cocuron" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606414v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742488v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740423v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gauthier" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739251v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740588v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Guenther" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Feil" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608225v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743630v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801296v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honorine Willeman" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793996v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02799366v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798309v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804120v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804388v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Guntz" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805301v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808355v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810760v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801976v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811510v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Legrand" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749628v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Marnet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Parrot" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain A. Baron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805587v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Asamizu" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747463v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804473v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814364v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04734119v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04144753v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Le-Provost" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02832214v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>