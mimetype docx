--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -347,96 +347,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schweitzer : learning from Kyoto</w:t>
+                <w:t xml:space="preserve">Roland Schweitzer, learning from Kyoto ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International DOCOMOMO Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DOCOMOMO, Sep 2021, Tokyo, Japan. pp.620-625</w:t>
+              <w:t xml:space="preserve">The 16TH International Docomomo Conference - Inheritable Resilience : Sharing Values of Global Modernities"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOCOMOMO, Aug 2021, Tokyo (JP), Japan. pp.200-205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04309900v1</w:t>
+                <w:t xml:space="preserve">hal-05548588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures spatiales de Robert Lourdin</w:t>
               </w:r>
@@ -485,96 +485,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Schweitzer, learning from Kyoto ?</w:t>
+                <w:t xml:space="preserve">Roland Schweitzer : learning from Kyoto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16TH International Docomomo Conference - Inheritable Resilience : Sharing Values of Global Modernities"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DOCOMOMO, Aug 2021, Tokyo (JP), Japan. pp.200-205</w:t>
+              <w:t xml:space="preserve">16th International DOCOMOMO Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DOCOMOMO, Sep 2021, Tokyo, Japan. pp.620-625</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548588v1</w:t>
+                <w:t xml:space="preserve">hal-04309900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slow tech</w:t>
               </w:r>
@@ -751,769 +751,158 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Projet : productions spécifiques et apports croisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENSAP Lille / laboratoire LACTH, Nov 2016, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549105v1</w:t>
-              </w:r>
-[...609 lines deleted...]
-                <w:t xml:space="preserve">hal-05549997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire hors-site, méthodes, outils, retours d’expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La construction hors-site face à l’anthropocène</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Paris, France. Éditions du Moniteur, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1523,1045 +912,1587 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La préfabrication comme solution face au problème écologique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire hors-site : méthodes, outils, retours d'expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Moniteur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-281-14761-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05358824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Whole Wood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Nicols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Weinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Rinke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Catsaros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les cahiers de l'Ibois / Ibois notebook n°4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.39-55, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les assemblages du bois : à la recherche du nœud parfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’IBOIS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, EPFL Press / PPUR, pp.21-39, 2022, 978-2-88915-470-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet d’architecture peut-il être un outil de connaissance ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Marie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Architecture et Expérimentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Méandres, pp.16-33, 2020, 9782957556502</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’architecture à l’ère du continuum numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de l’IBOIS n°1 / IBOIS notebook n°1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, EPFL Press / PPUR, pp.39-55, 2020, 978-2-88915-390-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Invention constructive face à la norme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20 (20), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11pao⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement expérimental en situation de projet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/craup.294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549058v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de l’architecture de bois en France, 1965-1985 : une expérimentation industrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34, pp.49-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lha.829⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549064v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">WikiHouse, la troisième révolution industrielle à l’épreuve du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18, pp.64-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation de la technologie de l’ossature bois légère : le travail expérimental de Jean-Pierre Watel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">fabricA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.12-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les charpentes de Jacques Anglade, une contre-culture constructive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Criticat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.68-87</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timber in the buildings of Jean Prouvé : an industrial material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30 (2), pp.87-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un autre confort thermique est-il possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Chabard</w:t>
+                <w:t xml:space="preserve">Philippe Rahm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Vaujour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 318, pp.57-81, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les matériaux naturels au secours du climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Favre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 310, pp.63-85, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de l’architecture de pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 296, pp.54-73, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rénovation énergétique des bâtiments : à quoi servent les architectes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 289, pp.57-91, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuits courts, un nouveau régionalisme critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 284, pp.59-95, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architectures post-carbone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 276, pp.43-73, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04310060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments simples, formes complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">D'A. D'architectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 256, pp.45-71, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2571,130 +2502,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources : réhabilitation et construction bio-géo-sourcées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Emmanuel Loiret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul-Emmanuel Loiret</w:t>
+                <w:t xml:space="preserve">Romain Anger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Anger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Estelle Morlé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Construire en pierre, Cours online, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2704,114 +2635,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création architecturale et industrialisation de la filière bois : l'architecture comme milieu d'expérimentation des innovations techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Saclay (COmUE), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017SACLD001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01629655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2958,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309900v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548588v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ferrucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449737v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549058v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.294" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549064v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.829" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549092v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549116v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549978v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549997v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449712v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358824v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/construire-hors-site-methodes-outils-retours-d-experiences.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449731v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicols" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Weinand" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catsaros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309745v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309969v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309783v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rahm" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vaujour" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310005v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Favre" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310031v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310038v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310060v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556698v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629655v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLD001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ferrucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/construire-hors-site-methodes-outils-retours-d-experiences.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Weinand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catsaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vaujour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Favre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLD001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>