--- v1 (2026-04-16)
+++ v2 (2026-05-09)
@@ -1367,1138 +1367,1138 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04309783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un autre confort thermique est-il possible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Rahm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Vaujour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 318, pp.57-81, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les matériaux naturels au secours du climat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 310, pp.63-85, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310005v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le renouveau de l’architecture de pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 296, pp.54-73, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310031v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rénovation énergétique des bâtiments : à quoi servent les architectes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 289, pp.57-91, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Circuits courts, un nouveau régionalisme critique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 284, pp.59-95, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310053v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Architectures post-carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 276, pp.43-73, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04310060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléments simples, formes complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Berthier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D'A. D'architectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 256, pp.45-71, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Invention constructive face à la norme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 20 (20), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11pao⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement expérimental en situation de projet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers de la recherche architecturale, urbaine et paysagère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/craup.294⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le renouveau de l’architecture de bois en France, 1965-1985 : une expérimentation industrielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Livraisons d’Histoire de l’Architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 34, pp.49-60. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lha.829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WikiHouse, la troisième révolution industrielle à l’épreuve du réel</w:t>
+                <w:t xml:space="preserve">L’appropriation de la technologie de l’ossature bois légère : le travail expérimental de Jean-Pierre Watel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Criticat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 18, pp.64-87</w:t>
+              <w:t xml:space="preserve">fabricA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, pp.12-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549116v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’appropriation de la technologie de l’ossature bois légère : le travail expérimental de Jean-Pierre Watel</w:t>
+                <w:t xml:space="preserve">Les charpentes de Jacques Anglade, une contre-culture constructive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">fabricA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 10, pp.12-55</w:t>
+              <w:t xml:space="preserve">Criticat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17, pp.68-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549092v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les charpentes de Jacques Anglade, une contre-culture constructive</w:t>
+                <w:t xml:space="preserve">WikiHouse, la troisième révolution industrielle à l’épreuve du réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Criticat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 17, pp.68-87</w:t>
+              <w:t xml:space="preserve">, 2016, 18, pp.64-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05549978v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timber in the buildings of Jean Prouvé : an industrial material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Berthier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction History: International Journal of the Construction History Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 30 (2), pp.87-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05549997v1</w:t>
-              </w:r>
-[...565 lines deleted...]
-                <w:t xml:space="preserve">hal-05556698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Cours (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2889,51 +2889,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ferrucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/construire-hors-site-methodes-outils-retours-d-experiences.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Weinand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catsaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549058v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549064v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.829" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549116v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549092v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549978v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549997v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449754v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rahm" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vaujour" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Favre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310031v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310053v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310060v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556698v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLD001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Berthier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479869v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309874v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548588v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309936v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309900v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549045v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549105v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margherita Ferrucci" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449712v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Madec" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Perron" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://boutique.lemoniteur.fr/construire-hors-site-methodes-outils-retours-d-experiences.html" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nicols" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Weinand" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Rinke" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Catsaros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309745v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309969v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Marie" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309783v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449754v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chabard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rahm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Vaujour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310005v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Favre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310031v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310038v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310053v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04310060v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556698v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449737v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11pao" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549058v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/craup.294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549064v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lha.829" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549978v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549116v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559386v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Emmanuel Loiret" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Anger" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Morl&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01629655v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLD001" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>