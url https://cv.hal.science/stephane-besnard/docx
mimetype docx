--- v0 (2026-03-24)
+++ v1 (2026-05-06)
@@ -661,265 +661,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05385927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative Data for Instrumented Posturography: A Systematic Review and Meta-Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Use of video-electroencephalography as a first-line examination in veterinary neurology: development and standardization of electroencephalography in unsedated dogs and cats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Julienne</w:t>
+                <w:t xml:space="preserve">Hervé Pochat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Verbecque</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Blot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Troupel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas van Caenegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2024.1498107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.1326165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1326165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066107v1</w:t>
+                <w:t xml:space="preserve">hal-04933587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of video-electroencephalography as a first-line examination in veterinary neurology: development and standardization of electroencephalography in unsedated dogs and cats</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normative Data for Instrumented Posturography: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Troupel</w:t>
+                <w:t xml:space="preserve">Angela Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas van Caenegem</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evi Verbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Veterinary Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.1326165. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fvets.2024.1326165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2024.1498107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933587v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative approaches for managing patients with chronic vestibular disorders: follow-up indicators and predictive markers for studying the vestibular error signal</w:t>
               </w:r>
@@ -1565,620 +1565,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 Days inside a Cave: Spatial and Postural Adaptation - DeepTime Expedition</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn A. Zuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBRO Neuroscience Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1391⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1174565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066988v1</w:t>
+                <w:t xml:space="preserve">hal-04289597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Disorders and Hormonal Dysregulations: State of the Art and Clinical Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+                <w:t xml:space="preserve">Chronic Vestibular Hypofunction Is Associated with Impaired Sleep: Results from the DizzyReg Patient Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Katzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Chabbert</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Grill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12040656⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (18), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm12185903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007872v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Algorithmes décisionnels et drapeaux rouges en rééducation vestibulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La rééducation vestibulaire révèle ses arcanes, 23 (260-261), pp.113--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04289597v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Vestibular Hypofunction Is Associated with Impaired Sleep: Results from the DizzyReg Patient Registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fiona Brosch</w:t>
+                <w:t xml:space="preserve">Vestibular Disorders and Hormonal Dysregulations: State of the Art and Clinical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizlane El Khiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tighilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Grill</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12040656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm12185903⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05066989v1</w:t>
+                <w:t xml:space="preserve">hal-04007872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes décisionnels et drapeaux rouges en rééducation vestibulaire</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christian Chabbert</w:t>
+                <w:t xml:space="preserve">40 Days inside a Cave: Spatial and Postural Adaptation - DeepTime Expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La rééducation vestibulaire révèle ses arcanes, 23 (260-261), pp.113--135. </w:t>
+              <w:t xml:space="preserve">IBRO Neuroscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.S690-S691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066990v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
@@ -2426,161 +2426,144 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertigoheel improves central vestibular compensation after unilateral peripheral vestibulopathy in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormones and Vestibular Disorders: The Quest for Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizlane El Khiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.969047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843293v1</w:t>
+                <w:t xml:space="preserve">hal-03843271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation strategies in patients with vestibular loss tested in a virtual reality T-maze</w:t>
               </w:r>
@@ -2694,676 +2677,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Volume Capture for Ultrasound Assessment of Various Organs and Vessels by Novice Operators</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Zuj</w:t>
+                <w:t xml:space="preserve">Vertigoheel improves central vestibular compensation after unilateral peripheral vestibulopathy in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boularand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.969047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066983v1</w:t>
+                <w:t xml:space="preserve">hal-03843293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3D Volume Capture for Ultrasound Assessment of Various Organs and Vessels by Novice Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Zuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2196/38027⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.75--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763092v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones and Vestibular Disorders: The Quest for Biomarkers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.592. </w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2196/38027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843271v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of hippocampal electrophysiological activation evoked by selective electrical stimulation of different angular and linear acceleration sensors in the rat peripheral vestibular system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Motion Sickness Lessons from the Southern Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jerome Bois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Go Sato</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+                <w:t xml:space="preserve">Jeanne Vogt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+                <w:t xml:space="preserve">Paul Laforet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 403, </w:t>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 92 (9), pp.720--727. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5696.2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335203v1</w:t>
+                <w:t xml:space="preserve">hal-04335201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motion Sickness Lessons from the Southern Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Besnard</w:t>
+                <w:t xml:space="preserve">Stratification of hippocampal electrophysiological activation evoked by selective electrical stimulation of different angular and linear acceleration sensors in the rat peripheral vestibular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hitier</w:t>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne Vogt</w:t>
+                <w:t xml:space="preserve">Go Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Laforet</w:t>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 92 (9), pp.720--727. </w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5696.2021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335201v1</w:t>
+                <w:t xml:space="preserve">hal-04335203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rythme veille/sommeil d’un groupe de 15 personnes isolées dans une grotte pendant 40 jours : Mission DeepTime</w:t>
               </w:r>
@@ -3492,90 +3492,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 Day in Dry Immersion Reproduces Partially the Aging Effect on the Arteries as Observed during 6 Month Spaceflight or Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ Microgravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3871,546 +3871,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroencephalographic Abnormalites in SARS-CoV-2 Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spatial Updating Depends on Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clotilde Nardin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elsa Lyon</w:t>
+                <w:t xml:space="preserve">Alexander Christoph Stahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Debroucker</w:t>
+                <w:t xml:space="preserve">Martin Riemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxana Arjmand</w:t>
+                <w:t xml:space="preserve">Thomas Wolbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Brauns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2020.582794⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067233v1</w:t>
+                <w:t xml:space="preserve">hal-04316576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigh Cuff Effects on Venous Flow Redistribution During 4 Days in Dry Immersion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The effects of selective electrical stimulation of the rat cochlea on hippocampal field potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5524.2020⟩</w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 395, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2020.108023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067232v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effects of selective electrical stimulation of the rat cochlea on hippocampal field potentials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+                <w:t xml:space="preserve">Electroencephalographic Abnormalites in SARS-CoV-2 Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clotilde Nardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Debroucker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2020.108023⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2020.582794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04335204v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Updating Depends on Gravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thigh Cuff Effects on Venous Flow Redistribution During 4 Days in Dry Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, </w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (9), pp.697--702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5524.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04316576v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular stimulation by 2G hypergravity modifies resynchronization in temperature rhythm in rats</w:t>
               </w:r>
@@ -4422,51 +4422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4569,64 +4569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,2723 +4792,2723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal LTP modulation and glutamatergic receptors following vestibular loss</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bruno Truchet</w:t>
+                <w:t xml:space="preserve">Reply to Micarelli et al. Commentary on The Balance of Sleep: Role of the Vestibular Sensory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angélique Benoit</w:t>
+                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Chaillan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">Joseph Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1792-0⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.87-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02078442v1</w:t>
+                <w:t xml:space="preserve">hal-02190927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+                <w:t xml:space="preserve">Morphological and functional correlates of vestibular synaptic deafferentation and repair in a mouse model of acute-onset vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Bordiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">Julie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Beraneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.dmm039115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.039115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400711v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02352249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hilber</w:t>
+                <w:t xml:space="preserve">Hippocampal LTP modulation and glutamatergic receptors following vestibular loss</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chesneau</w:t>
+                <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bulla</w:t>
+                <w:t xml:space="preserve">F. Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Toulouse</w:t>
+                <w:t xml:space="preserve">P. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 224 (2), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1792-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561761v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02078442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional correlates of vestibular synaptic deafferentation and repair in a mouse model of acute-onset vertigo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Bordiga</w:t>
+                <w:t xml:space="preserve">A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carcaud</w:t>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Simon</w:t>
+                <w:t xml:space="preserve">C. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Beraneck</w:t>
+                <w:t xml:space="preserve">J. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.039115⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352249v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jan Cendelin</w:t>
+                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Le Gall</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jan Tuma</w:t>
+                <w:t xml:space="preserve">Valérie Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355818v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId186" w:history="1">
+                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Toulouse</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Cendelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355849v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New software dedicated to virtual mazes for human cognitive investigations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Madeleine</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108388⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487908v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Micarelli et al. Commentary on The Balance of Sleep: Role of the Vestibular Sensory System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Besnard</w:t>
+                <w:t xml:space="preserve">New software dedicated to virtual mazes for human cognitive investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Hitier</w:t>
+                <w:t xml:space="preserve">N. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Toulouse</w:t>
+                <w:t xml:space="preserve">S. Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 44, pp.87-88. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.108388 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190927v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of NMDA receptor-expressing neurons in the rat hippocampus and striatum following bilateral vestibular loss demonstrated using flow cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Benoit</w:t>
+                <w:t xml:space="preserve">Vestibular-related eye movements in the rat following selective electrical stimulation of the vestibular sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204 (9-10), pp.835-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00359-018-1286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305047v1</w:t>
+                <w:t xml:space="preserve">hal-02305038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal thermal homogeneity and effect of cold water ingestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sesboüé Bruno</w:t>
+                <w:t xml:space="preserve">The balance of sleep: Role of the vestibular sensory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.220-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884868v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electrical stimulation of the rat vestibular labyrinth on c-Fos expression in the hippocampus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+                <w:t xml:space="preserve">Differential regulation of NMDA receptor-expressing neurons in the rat hippocampus and striatum following bilateral vestibular loss demonstrated using flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guillamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 677, pp.60-64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.04.041⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 683, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304973v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry for receptor analysis from ex-vivo brain tissue in adult rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 304, pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02095510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Extreme Environments in Movement Science and Sport Psychology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Blatteau</w:t>
+                <w:t xml:space="preserve">Gastrointestinal thermal homogeneity and effect of cold water ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaufils Roxane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koumar Ouma Chandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapon Pierre Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesneau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sesboüé Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02391⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (5), pp.204-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142984v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular-related eye movements in the rat following selective electrical stimulation of the vestibular sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Effects of electrical stimulation of the rat vestibular labyrinth on c-Fos expression in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00359-018-1286-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 677, pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305038v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of sleep: Role of the vestibular sensory system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Toulouse</w:t>
+                <w:t xml:space="preserve">Editorial: Extreme Environments in Movement Science and Sport Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Efrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Blatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 42 (2), pp.220-228. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190925v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of acute altered gravity during parabolic flight and/or vestibular loss on cell proliferation in the rat dentate gyrus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Prevalence, Predictors, and Prevention of Motion Sickness in Zero-G Parabolic Flights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Gliddon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Phillip Aitken</w:t>
+                <w:t xml:space="preserve">John Golding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucy Stiles</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Normand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane F Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre F Denise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.06.033⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1), pp.3-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4705.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304792v1</w:t>
+                <w:t xml:space="preserve">hal-02328358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehlers-Danlos Syndrome, Hypermobility Type: Impact of Somatosensory Orthoses on Postural Control (A Pilot Study)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+                <w:t xml:space="preserve">Effects of acute altered gravity during parabolic flight and/or vestibular loss on cell proliferation in the rat dentate gyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sultan</w:t>
+                <w:t xml:space="preserve">Catherine Gliddon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+                <w:t xml:space="preserve">Lucy Stiles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.283. </w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 654, pp.120-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2017.06.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02135274v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Predictors, and Prevention of Motion Sickness in Zero-G Parabolic Flights</w:t>
+                <w:t xml:space="preserve">Ehlers-Danlos Syndrome, Hypermobility Type: Impact of Somatosensory Orthoses on Postural Control (A Pilot Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Golding</w:t>
+                <w:t xml:space="preserve">Emma Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Paillard</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Normand</w:t>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane F Besnard</w:t>
+                <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre F Denise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (1), pp.3-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4705.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328358v1</w:t>
+                <w:t xml:space="preserve">hal-02135274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and surgical approach of rat’s vestibular sensors and nerves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Hippocampal and striatal M 1 -muscarinic acetylcholine receptors are down-regulated following bilateral vestibular loss in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 270, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (12), pp.1509-1514. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.05.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193549v1</w:t>
+                <w:t xml:space="preserve">hal-02193465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal and striatal M 1 -muscarinic acetylcholine receptors are down-regulated following bilateral vestibular loss in rats</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Anatomy and surgical approach of rat’s vestibular sensors and nerves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Gall</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.05.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.22651⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02193465v1</w:t>
+                <w:t xml:space="preserve">hal-02193549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular loss disrupts daily rhythm in rats</w:t>
               </w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,103 +7628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Vestibular System in Cognitive and Memory Processes in Mammalians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane F Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.55 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7752,203 +7752,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential respiratory control of the upper airway and diaphragm muscles induced by 5-HT1A receptor ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Besnard</w:t>
+                <w:t xml:space="preserve">Hanan Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Machado</w:t>
+                <w:t xml:space="preserve">Fabienne Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Vignaux</w:t>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boulouard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Coquerel</w:t>
+                <w:t xml:space="preserve">Marion Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.135-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11325-010-0466-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866441v1</w:t>
+                <w:t xml:space="preserve">hal-00751526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,51 +7956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
@@ -8014,233 +8014,233 @@
                 <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential respiratory control of the upper airway and diaphragm muscles induced by 5-HT1A receptor ligands.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Khemiri</w:t>
+                <w:t xml:space="preserve">S. Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Masse</w:t>
+                <w:t xml:space="preserve">G. Vignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denise</w:t>
+                <w:t xml:space="preserve">M. Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdaguer</w:t>
+                <w:t xml:space="preserve">A. Coquerel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.135-47. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (4), pp.814-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11325-010-0466-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751526v1</w:t>
+                <w:t xml:space="preserve">hal-00866441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8489,51 +8489,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do Robots Need to Sleep ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Fouks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Signac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8926,77 +8926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFPEL 2021 - 27e congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France. pp.79</w:t>
@@ -9587,51 +9587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boularand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Hatat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bringuier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1532927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066107v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Julienne" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1498107" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04933587v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pochat" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Troupel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Caenegem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1326165" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tighilet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2024.1414198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane El Khiati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13041099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gutsmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066989v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Katzenberger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brosch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12185903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.05.016" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.969047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Zuj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.09.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335203v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Zhang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Sato" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108173" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335201v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bois" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vogt" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laforet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5696.2021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Greaves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-021-00172-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Liegard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.675426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Montardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067233v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debroucker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arjmand" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.582794" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5524.2020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2020.108023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Christoph Stahn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolbers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Werner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brauns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Machado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madeleine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108388" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N Tighilet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toulouse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.12.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufils Roxane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumar Ouma Chandrou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Pierre Alexandre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Christophe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sesbo&#252;&#233; Bruno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.10.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Efrati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Blatteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02391" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1286-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.09.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304792v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gliddon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Stiles" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.06.033" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135274v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dupuy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00283" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Golding" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Paillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4705.2017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.05.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22651" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT8HQ0PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751526v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Khemiri" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Masse" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdaguer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-010-0466-9" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKPVZHQK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meurice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Neau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2004.01.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ37TH1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roumian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Romand-Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tafforin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boularand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Hatat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bringuier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1532927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04933587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Troupel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Caenegem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1326165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Julienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1498107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tighilet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2024.1414198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane El Khiati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13041099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gutsmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Katzenberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brosch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12185903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050592" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.969047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Zuj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.09.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vogt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laforet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5696.2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Greaves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-021-00172-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Liegard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.675426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Montardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Christoph Stahn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolbers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Werner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brauns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2020.108023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debroucker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arjmand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.582794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5524.2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N Tighilet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toulouse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Machado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madeleine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108388" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1286-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.09.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufils Roxane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumar Ouma Chandrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Pierre Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Christophe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sesbo&#252;&#233; Bruno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.10.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Efrati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Blatteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02391" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Golding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4705.2017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gliddon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Stiles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.06.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dupuy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00283" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22651" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT8HQ0PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.05.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Khemiri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Masse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdaguer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-010-0466-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKPVZHQK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meurice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Neau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2004.01.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ37TH1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roumian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Romand-Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tafforin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>