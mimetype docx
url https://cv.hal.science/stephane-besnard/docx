--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -795,395 +795,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Normative Data for Instrumented Posturography: A Systematic Review and Meta-Analysis</w:t>
+                <w:t xml:space="preserve">Innovative approaches for managing patients with chronic vestibular disorders: follow-up indicators and predictive markers for studying the vestibular error signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Julienne</w:t>
+                <w:t xml:space="preserve">Frédéric Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evi Verbecque</w:t>
+                <w:t xml:space="preserve">Emmanuelle Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2024.1498107⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fresc.2024.1414198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066107v1</w:t>
+                <w:t xml:space="preserve">hal-04790342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative approaches for managing patients with chronic vestibular disorders: follow-up indicators and predictive markers for studying the vestibular error signal</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+                <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chabbert</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Charlie Touze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Rehabilitation Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fresc.2024.1414198⟩</w:t>
+              <w:t xml:space="preserve">Physiological Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04790342v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased risk of acute kidney injury in the first part of an ultra‐trail—Implications for abandonment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Normative Data for Instrumented Posturography: A Systematic Review and Meta-Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Angela Julienne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre‐louis Delaunay</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evi Verbecque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Physiological Reports, 12 (9), pp.e15935. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.16. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14814/phy2.15935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2024.1498107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563688v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical Associations between Vestibular Pathologies and Hypothyroidism: A Retrospective Study</w:t>
               </w:r>
@@ -1208,51 +1208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhizlane El Khiati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdessadek El Ahmadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Tighilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1297,888 +1297,888 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04790309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Homer Activity and NMJ Localization in the Vestibular Lesion Het-/- Mouse Soleus Muscle</w:t>
+                <w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabor Trautmann</w:t>
+                <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Block</w:t>
+                <w:t xml:space="preserve">Benoît Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Gutsmann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Furlan</w:t>
+                <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 25 (16), pp.15. </w:t>
+              <w:t xml:space="preserve">Sports Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25168577⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05066014v1</w:t>
+                <w:t xml:space="preserve">hal-04563692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycaemic Effects of a 156-km Ultra-trail Race in Athletes: An Observational Field Study</w:t>
+                <w:t xml:space="preserve">Increased Homer Activity and NMJ Localization in the Vestibular Lesion Het-/- Mouse Soleus Muscle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cassandra Parent</w:t>
+                <w:t xml:space="preserve">Gabor Trautmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Mauvieux</w:t>
+                <w:t xml:space="preserve">Katharina Block</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Lespagnol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Martina Gutsmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Charles Vauthier</w:t>
+                <w:t xml:space="preserve">Sandra Furlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 54 (8), pp.2169-2184. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (16), pp.15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40279-024-02013-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25168577⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563692v1</w:t>
+                <w:t xml:space="preserve">hal-05066014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">40 Days inside a Cave: Spatial and Postural Adaptation - DeepTime Expedition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Angela Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
+              <w:t xml:space="preserve">IBRO Neuroscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.S690-S691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04289597v1</w:t>
+                <w:t xml:space="preserve">hal-05066988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Vestibular Hypofunction Is Associated with Impaired Sleep: Results from the DizzyReg Patient Registry</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fiona Brosch</w:t>
+                <w:t xml:space="preserve">Vestibular Disorders and Hormonal Dysregulations: State of the Art and Clinical Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizlane El Khiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tighilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eva Grill</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm12185903⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells12040656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066989v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmes décisionnels et drapeaux rouges en rééducation vestibulaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+                <w:t xml:space="preserve">Ultrasound assessments of organs and blood vessels before and after 40 days isolation in a cavern (deep time experiment 2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn A. Zuj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.05.016⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.1174565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2023.1174565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066990v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04289597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular Disorders and Hormonal Dysregulations: State of the Art and Clinical Perspectives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+                <w:t xml:space="preserve">Algorithmes décisionnels et drapeaux rouges en rééducation vestibulaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cells12040656⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La rééducation vestibulaire révèle ses arcanes, 23 (260-261), pp.113--135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2023.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04007872v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">40 Days inside a Cave: Spatial and Postural Adaptation - DeepTime Expedition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Julienne</w:t>
+                <w:t xml:space="preserve">Chronic Vestibular Hypofunction Is Associated with Impaired Sleep: Results from the DizzyReg Patient Registry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedict Katzenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fiona Brosch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Grill</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBRO Neuroscience Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.S690-S691. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (18), </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ibneur.2023.08.1391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm12185903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066988v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05066989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of taVNS for extreme environments: an exploration study of health benefits and stress operationality</w:t>
               </w:r>
@@ -2324,51 +2324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Gabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Delaunay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Clot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2426,144 +2426,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05066986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hormones and Vestibular Disorders: The Quest for Biomarkers</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vertigoheel improves central vestibular compensation after unilateral peripheral vestibulopathy in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Hatat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Boularand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bringuier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (5), pp.592. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12050592⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.969047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843271v1</w:t>
+                <w:t xml:space="preserve">hal-03843293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navigation strategies in patients with vestibular loss tested in a virtual reality T-maze</w:t>
               </w:r>
@@ -2677,455 +2694,438 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03819941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertigoheel improves central vestibular compensation after unilateral peripheral vestibulopathy in rats</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chanut</w:t>
+                <w:t xml:space="preserve">A 3D Volume Capture for Ultrasound Assessment of Various Organs and Vessels by Novice Operators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Zuj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.969047⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 201, pp.75--82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.09.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843293v1</w:t>
+                <w:t xml:space="preserve">hal-05066983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D Volume Capture for Ultrasound Assessment of Various Organs and Vessels by Novice Operators</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joffrey Drigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Hodzic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2022.09.013⟩</w:t>
+              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2196/38027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05066983v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03763092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Kinetics of the Determinants of Performance During a Mountain Ultramarathon: Multidisciplinary Protocol of the First Trail Scientifique de Clécy 2021</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hormones and Vestibular Disorders: The Quest for Biomarkers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rhizlane El Khiati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMIR Research Protocols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (6), pp.e38027. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (5), pp.592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2196/38027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12050592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03763092v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motion Sickness Lessons from the Southern Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3209,373 +3209,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratification of hippocampal electrophysiological activation evoked by selective electrical stimulation of different angular and linear acceleration sensors in the rat peripheral vestibular system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Go Sato</w:t>
+                <w:t xml:space="preserve">Rythme veille/sommeil d’un groupe de 15 personnes isolées dans une grotte pendant 40 jours : Mission DeepTime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mauvieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Delaunay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Clot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hearing Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108173⟩</w:t>
+              <w:t xml:space="preserve">Médecine du sommeil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (4), pp.190--191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04335203v1</w:t>
+                <w:t xml:space="preserve">hal-05067235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rythme veille/sommeil d’un groupe de 15 personnes isolées dans une grotte pendant 40 jours : Mission DeepTime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Corentin Hingrand</w:t>
+                <w:t xml:space="preserve">Stratification of hippocampal electrophysiological activation evoked by selective electrical stimulation of different angular and linear acceleration sensors in the rat peripheral vestibular system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine du sommeil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (4), pp.190--191. </w:t>
+              <w:t xml:space="preserve">Hearing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 403, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msom.2021.10.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.heares.2021.108173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067235v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">4 Day in Dry Immersion Reproduces Partially the Aging Effect on the Arteries as Observed during 6 Month Spaceflight or Confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Greaves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastassia Navasiolava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Arbeille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPJ Microgravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3871,546 +3871,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03357203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Updating Depends on Gravity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thigh Cuff Effects on Venous Flow Redistribution During 4 Days in Dry Immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Arbeille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Greaves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Guillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00020⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 91 (9), pp.697--702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.5524.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04316576v1</w:t>
+                <w:t xml:space="preserve">hal-05067232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effects of selective electrical stimulation of the rat cochlea on hippocampal field potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hearing Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 395, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.heares.2020.108023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04335204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electroencephalographic Abnormalites in SARS-CoV-2 Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Nardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Debroucker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Arjmand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neurology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fneur.2020.582794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05067233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thigh Cuff Effects on Venous Flow Redistribution During 4 Days in Dry Immersion</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spatial Updating Depends on Gravity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Christoph Stahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Riemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Wolbers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anika Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Brauns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medicine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 91 (9), pp.697--702. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neural Circuits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.5524.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fncir.2020.00020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067232v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular stimulation by 2G hypergravity modifies resynchronization in temperature rhythm in rats</w:t>
               </w:r>
@@ -4422,77 +4422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Bonargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (9216), pp.1-12. </w:t>
@@ -4569,64 +4569,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4792,2231 +4792,2235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03518966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reply to Micarelli et al. Commentary on The Balance of Sleep: Role of the Vestibular Sensory System</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphological and functional correlates of vestibular synaptic deafferentation and repair in a mouse model of acute-onset vertigo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Martin Hitier</w:t>
+                <w:t xml:space="preserve">Raphaelle Cassel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Toulouse</w:t>
+                <w:t xml:space="preserve">Pierrick Bordiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Carcaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Beraneck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.12.003⟩</w:t>
+              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (7), pp.dmm039115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1242/dmm.039115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190927v1</w:t>
+                <w:t xml:space="preserve">hal-02352249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and functional correlates of vestibular synaptic deafferentation and repair in a mouse model of acute-onset vertigo</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Simon</w:t>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Beraneck</w:t>
+                <w:t xml:space="preserve">Jan Cendelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Tuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disease Models &amp; Mechanisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1242/dmm.039115⟩</w:t>
+              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 89, pp.310-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02352249v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hippocampal LTP modulation and glutamatergic receptors following vestibular loss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Truchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 224 (2), pp.699-711. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00429-018-1792-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Hilber</w:t>
+                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Dauvilliers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Chesneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. Toulouse</w:t>
+                <w:t xml:space="preserve">Valérie Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.18432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03561761v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02400711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual orexin receptor antagonist induces changes in core body temperature in rats after exercise</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ouma-Chandrou Koumar</w:t>
+                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Hilber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chesneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Bouet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freret</w:t>
+                <w:t xml:space="preserve">J. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-54826-3⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02400711v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03561761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperation of the vestibular and cerebellar networks in anxiety disorders and depression</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Le Gall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hilber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jan Tuma</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bulla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Neuro-Psychopharmacology and Biological Psychiatry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pnpbp.2018.10.004⟩</w:t>
+              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 372, pp.112040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355818v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02355849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The critical role of vestibular graviception during cognitive-motor development</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId193" w:history="1">
+                <w:t xml:space="preserve">New software dedicated to virtual mazes for human cognitive investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Toulouse</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Behavioural Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbr.2019.112040⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 327, pp.108388 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02355849v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New software dedicated to virtual mazes for human cognitive investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.L. Machado</w:t>
+                <w:t xml:space="preserve">Reply to Micarelli et al. Commentary on The Balance of Sleep: Role of the Vestibular Sensory System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lefèvre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Le Gall</w:t>
+                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madeleine</w:t>
+                <w:t xml:space="preserve">Joseph Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 327, pp.108388 -. </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 44, pp.87-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2019.108388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487908v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vestibular-related eye movements in the rat following selective electrical stimulation of the vestibular sensors</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+                <w:t xml:space="preserve">Differential regulation of NMDA receptor-expressing neurons in the rat hippocampus and striatum following bilateral vestibular loss demonstrated using flow cytometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Guillamin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Sola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00359-018-1286-9⟩</w:t>
+              <w:t xml:space="preserve">Neuroscience Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 683, pp.43-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305038v1</w:t>
+                <w:t xml:space="preserve">hal-02305047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The balance of sleep: Role of the vestibular sensory system</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Joseph Toulouse</w:t>
+                <w:t xml:space="preserve">Gastrointestinal thermal homogeneity and effect of cold water ingestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beaufils Roxane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Koumar Ouma Chandrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chapon Pierre Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chesneau Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sesboüé Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.09.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (5), pp.204-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190925v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02884868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential regulation of NMDA receptor-expressing neurons in the rat hippocampus and striatum following bilateral vestibular loss demonstrated using flow cytometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alice Benoit</w:t>
+                <w:t xml:space="preserve">Effects of electrical stimulation of the rat vestibular labyrinth on c-Fos expression in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Smith</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 683, pp.43-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.06.035⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 677, pp.60-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.04.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305047v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow cytometry for receptor analysis from ex-vivo brain tissue in adult rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marilyne Guillamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 304, pp.11-23. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2018.04.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-02095510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gastrointestinal thermal homogeneity and effect of cold water ingestion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sesboüé Bruno</w:t>
+                <w:t xml:space="preserve">Editorial: Extreme Environments in Movement Science and Sport Psychology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costantino Balestra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacek Kot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shai Efrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eric Blatteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jtherbio.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02391⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02884868v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of electrical stimulation of the rat vestibular labyrinth on c-Fos expression in the hippocampus</w:t>
+                <w:t xml:space="preserve">Vestibular-related eye movements in the rat following selective electrical stimulation of the vestibular sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hitier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Go Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yiwen Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neulet.2018.04.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Comparative Physiology A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 204 (9-10), pp.835-847. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00359-018-1286-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304973v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Extreme Environments in Movement Science and Sport Psychology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Eric Blatteau</w:t>
+                <w:t xml:space="preserve">The balance of sleep: Role of the vestibular sensory system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim N Tighilet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chabbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Toulouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9, </w:t>
+              <w:t xml:space="preserve">Sleep Medicine Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42 (2), pp.220-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2018.02391⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.smrv.2018.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02142984v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence, Predictors, and Prevention of Motion Sickness in Zero-G Parabolic Flights</w:t>
+                <w:t xml:space="preserve">Ehlers-Danlos Syndrome, Hypermobility Type: Impact of Somatosensory Orthoses on Postural Control (A Pilot Study)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Golding</w:t>
+                <w:t xml:space="preserve">Emma Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Paillard</w:t>
+                <w:t xml:space="preserve">Pascale Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Normand</w:t>
+                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane F Besnard</w:t>
+                <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre F Denise</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christophe Chesneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 88 (1), pp.3-9. </w:t>
+              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11, pp.283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3357/AMHP.4705.2017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02328358v1</w:t>
+                <w:t xml:space="preserve">hal-02135274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of acute altered gravity during parabolic flight and/or vestibular loss on cell proliferation in the rat dentate gyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gliddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phillip Aitken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Stiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7074,441 +7078,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehlers-Danlos Syndrome, Hypermobility Type: Impact of Somatosensory Orthoses on Postural Control (A Pilot Study)</w:t>
+                <w:t xml:space="preserve">Prevalence, Predictors, and Prevention of Motion Sickness in Zero-G Parabolic Flights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Dupuy</w:t>
+                <w:t xml:space="preserve">John Golding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Leconte</w:t>
+                <w:t xml:space="preserve">Aurore Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Vlamynck</w:t>
+                <w:t xml:space="preserve">Hervé Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Sultan</w:t>
+                <w:t xml:space="preserve">Stéphane F Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Chesneau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pierre F Denise</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11, pp.283. </w:t>
+              <w:t xml:space="preserve">Aerospace Medecine and Human Performance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 88 (1), pp.3-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnhum.2017.00283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3357/AMHP.4705.2017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02135274v1</w:t>
+                <w:t xml:space="preserve">hal-02328358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal and striatal M 1 -muscarinic acetylcholine receptors are down-regulated following bilateral vestibular loss in rats</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Benoit</w:t>
+                <w:t xml:space="preserve">Anatomy and surgical approach of rat’s vestibular sensors and nerves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hitier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Go Sato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anne Le Gall</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 26 (12), pp.1509-1514. </w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 270, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/hipo.22651⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.05.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193465v1</w:t>
+                <w:t xml:space="preserve">hal-02193549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatomy and surgical approach of rat’s vestibular sensors and nerves</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+                <w:t xml:space="preserve">Hippocampal and striatal M 1 -muscarinic acetylcholine receptors are down-regulated following bilateral vestibular loss in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phillip Aitken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiwen Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Besnard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Philoxene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Le Gall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (12), pp.1509-1514. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.22651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2016.05.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02193549v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vestibular loss disrupts daily rhythm in rats</w:t>
               </w:r>
@@ -7520,51 +7520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Quarck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7628,103 +7628,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: The Vestibular System in Cognitive and Memory Processes in Mammalians</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane F Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Brandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre F Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul F Smith</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 1, pp.55 - 55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7752,362 +7752,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01449846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential respiratory control of the upper airway and diaphragm muscles induced by 5-HT1A receptor ligands.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hanan Khemiri</w:t>
+                <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Masse</w:t>
+                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Denise</w:t>
+                <w:t xml:space="preserve">P. F. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Verdaguer</w:t>
+                <w:t xml:space="preserve">T. Freret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Philoxene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sleep and Breathing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 16 (1), pp.135-47. </w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11325-010-0466-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751526v1</w:t>
+                <w:t xml:space="preserve">hal-00866396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of anxiety in spatial memory impairments related to the loss of vestibular function in rat.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential respiratory control of the upper airway and diaphragm muscles induced by 5-HT1A receptor ligands.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. L. Machado</w:t>
+                <w:t xml:space="preserve">Hanan Khemiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
+                <w:t xml:space="preserve">Fabienne Masse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. F. Smith</w:t>
+                <w:t xml:space="preserve">Pierre Denise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Freret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Philoxene</w:t>
+                <w:t xml:space="preserve">Marion Verdaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 218, pp.161-9. </w:t>
+              <w:t xml:space="preserve">Sleep and Breathing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.135-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuroscience.2012.05.029⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11325-010-0466-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866396v1</w:t>
+                <w:t xml:space="preserve">hal-00751526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of vestibular input on spatial and nonspatial memory and on hippocampal NMDA receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8196,103 +8196,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial and non-spatial performance in mutant mice devoid of otoliths.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kroichvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Freret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Philoxène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lelong-Boulouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuroscience Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 522 (1), pp.57-61. </w:t>
@@ -8654,103 +8654,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risque persistant d’hyperglycémie chez des coureurs sans diabète lors d’un ultra-trail de 156 km – Influence possible de l’intensité de course et des dommages musculaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cassandra Parent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Mauvieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Lespagnol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Hingrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐charles Vauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFD 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Francophone du Diabète, Mar 2024, Toulouse, France</w:t>
@@ -8926,77 +8926,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Lana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Vlamynck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Sultan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOFPEL 2021 - 27e congrès de la Société Francophone Posture, Équilibre et Locomotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France. pp.79</w:t>
@@ -9587,51 +9587,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boularand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Hatat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bringuier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1532927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04933587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Troupel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Caenegem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1326165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066107v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Julienne" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1498107" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xavier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tighilet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2024.1414198" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane El Khiati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13041099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066014v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gutsmann" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168577" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066989v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Katzenberger" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brosch" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12185903" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066990v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.05.016" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007872v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066988v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1391" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843271v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050592" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.969047" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066983v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Zuj" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.09.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vogt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laforet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5696.2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335203v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Zhang" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Sato" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108173" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Greaves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-021-00172-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Liegard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.675426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Montardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316576v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Christoph Stahn" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolbers" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Werner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brauns" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00020" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335204v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2020.108023" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067233v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debroucker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arjmand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.582794" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067232v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5524.2020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190927v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N Tighilet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toulouse" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.12.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Machado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madeleine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108388" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305038v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1286-9" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190925v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.09.001" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884868v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufils Roxane" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumar Ouma Chandrou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Pierre Alexandre" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Christophe" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sesbo&#252;&#233; Bruno" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.10.002" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304973v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.041" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142984v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kot" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Efrati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Blatteau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02391" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328358v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Golding" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Paillard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4705.2017" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gliddon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Stiles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.06.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135274v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dupuy" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00283" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193465v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22651" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT8HQ0PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193549v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.05.013" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751526v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Khemiri" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Masse" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdaguer" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-010-0466-9" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKPVZHQK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meurice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Neau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2004.01.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ37TH1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roumian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Romand-Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tafforin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066011v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Boularand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berenice Hatat" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bringuier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chanut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdessadek El Ahmadi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2025.1532927" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066106v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Guehl" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lyon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Reyes-Gomez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Besnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anicom.2025.03.002" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382897v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Hatat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04933587v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pochat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Blot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Troupel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas van Caenegem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2024.1326165" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790342v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Xavier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Tighilet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chabbert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fresc.2024.1414198" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563688v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;charles Vauthier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Touze" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mauvieux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Hingrand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;louis Delaunay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14814/phy2.15935" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066107v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Julienne" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evi Verbecque" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2024.1498107" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04790309v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bougerolle" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhizlane El Khiati" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm13041099" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandra Parent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mauvieux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Lespagnol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Vauthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40279-024-02013-4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Trautmann" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Block" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Gutsmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Furlan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25168577" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066988v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibneur.2023.08.1391" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007872v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells12040656" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04289597v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Arbeille" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn A. Zuj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Besnard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2023.1174565" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066990v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dumas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2023.05.016" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066989v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedict Katzenberger" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Brosch" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Grill" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12185903" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04787664v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Le Roy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Martin-Krumm" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Gille" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Jacob" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vigier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2023.1286919" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066986v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Gabel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Delaunay" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Clot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2023.01.176" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843293v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.969047" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03819941v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gammeri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Toupet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hautefort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian van Nechel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00415-022-11069-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066983v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Zuj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2022.09.013" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03763092v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joffrey Drigny" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hodzic" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Baron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/38027" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12050592" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335201v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bois" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hitier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Vogt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Laforet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5696.2021" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067235v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msom.2021.10.016" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335203v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go Sato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiwen Zheng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2021.108173" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05066987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Greaves" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassia Navasiolava" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41526-021-00172-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335202v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Friedl-Werner" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Machado" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costantino Balestra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Liegard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Philoxene" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2021.675426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357203v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Montardy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Wei" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Yi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pneurobio.2021.102085" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067232v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.5524.2020" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335204v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heares.2020.108023" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067233v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nardin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debroucker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Arjmand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2020.582794" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316576v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Christoph Stahn" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riemer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Wolbers" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anika Werner" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Brauns" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fncir.2020.00020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879153v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Bonargent" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Quarck" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-65496-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566055v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Smith" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Truchet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Chaillan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2020.00140" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518966v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Dauvilliers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouma-Chandrou Koumar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Bouet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freret" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-62685-6" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352249v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Cassel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Bordiga" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Carcaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Simon" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Beraneck" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1242/dmm.039115" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355818v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hilber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Cendelin" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Le Gall" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Tuma" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pnpbp.2018.10.004" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02078442v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Benoit" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chaillan" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Smith" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philoxene" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1792-0" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02400711v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54826-3" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561761v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gall" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chesneau" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bulla" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Toulouse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbr.2019.112040" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02355849v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487908v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Machado" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lef&#232;vre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madeleine" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2019.108388" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190927v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim N Tighilet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Toulouse" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.12.003" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305047v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Benoit" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Guillamin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Sola" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.06.035" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02884868v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beaufils Roxane" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koumar Ouma Chandrou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chapon Pierre Alexandre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chesneau Christophe" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sesbo&#252;&#233; Bruno" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2018.10.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304973v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2018.04.041" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02095510v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillip Aitken" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul F Smith" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2018.04.005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R7LJ0DL3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02142984v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacek Kot" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shai Efrati" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guerrero" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eric Blatteau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2018.02391" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02305038v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00359-018-1286-9" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02190925v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.smrv.2018.09.001" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135274v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Dupuy" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Leconte" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vlamynck" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Sultan" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chesneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2017.00283" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304792v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gliddon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Stiles" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2017.06.033" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328358v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Golding" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Paillard" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Normand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane F Besnard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre F Denise" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3357/AMHP.4705.2017" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193549v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2016.05.013" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02193465v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.22651" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GT8HQ0PQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02135314v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauvieux" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Quarck" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Davenne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/japplphysiol.00811.2014" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449846v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Lopez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brandt" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnint.2015.00055" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866396v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Machado" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lelong-Boulouard" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. F. Smith" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Freret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2012.05.029" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5HB69VFZ-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751526v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanan Khemiri" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Masse" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Denise" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Verdaguer" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11325-010-0466-9" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-PKPVZHQK-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866441v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Besnard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boulouard" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coquerel" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20942" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VK86JSMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866394v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kroichvili" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Philox&#232;ne" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2012.06.016" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6TGMDR9-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00741461v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Welter" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Burbaud" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Fernandez-Vidal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bardinet" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Coste" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/tp.2011.5" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360910v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Fouks" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Signac" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Meurice" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Neau" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2004.01.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJ37TH1M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803444v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888152v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Roumian" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Romand-Monnier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tafforin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03481692v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Lana" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fr&#232;re" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02006118v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Coste" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994293v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-H&#233;l&#232;ne Clair" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy Bastian" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mds.22628" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01994214v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Goillandeau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Sauleau" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>