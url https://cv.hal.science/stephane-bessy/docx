--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -2725,274 +2725,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01997429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the burning number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Out-degree reducing partitions of digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Elham Roshanbin</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.09.012⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 719, pp.64-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01713736v1</w:t>
+                <w:t xml:space="preserve">hal-01765642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-degree reducing partitions of digraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bounds on the burning number</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anders Yeo</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Roshanbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 719, pp.64-72. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 235, pp.16-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765642v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01713736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Values of the Chromatic Number for a Given Degree Sequence</w:t>
               </w:r>
@@ -3381,90 +3381,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burning a graph is hard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Roshanbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 232, pp.73-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7236,51 +7236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ACCCE6BB"/>
+    <w:nsid w:val="5D2B29B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +7467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bessy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7130-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07748181X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-025-02942-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pardey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04032263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02589-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kriesell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang&#8208;jensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D. Penso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitre Dourado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Penso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1131726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713736v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Janssen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Roshanbin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.09.012" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765642v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.007" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-017-1814-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.01.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jackson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21830" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1DBBF993D19F42F323E22A30D45E7BB7BE111D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8NF7QRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.08.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9448-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2009.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT6BPFPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00256609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-007-2073-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0095-8956(02)00020-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MT2D70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bessy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7130-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07748181X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-025-02942-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pardey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04032263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02589-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kriesell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang&#8208;jensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D. Penso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitre Dourado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Penso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1131726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Roshanbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-017-1814-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.01.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jackson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21830" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1DBBF993D19F42F323E22A30D45E7BB7BE111D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8NF7QRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.08.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9448-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2009.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT6BPFPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00256609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-007-2073-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0095-8956(02)00020-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MT2D70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>