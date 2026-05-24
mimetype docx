--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -303,261 +303,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05470633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constrained Flows in Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bessy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+                <w:t xml:space="preserve">Florian Hörsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Karolinna Maia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignasi Sau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114702⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 346, pp.80-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04379871v1</w:t>
+                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPT algorithms for packing k-safe spanning rooted sub(di)graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Constrained Flows in Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ignasi Sau</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 346, pp.80-94. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 1010, pp.114702. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2023.11.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2024.114702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04352990v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unbalanced Spanning Subgraphs in Edge Labeled Complete Graphs</w:t>
               </w:r>
@@ -582,51 +582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Pardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (1), pp.1-35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -654,616 +654,616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity of some arc-partition problems for digraphs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Arc‐disjoint in‐ and out‐branchings in digraphs of independence number at most 2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+                <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 928, pp.167-182. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 100 (2), pp.294-314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.06.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03699980v1</w:t>
+                <w:t xml:space="preserve">lirmm-04032263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complementary cycles of any length in regular bipartite tournaments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complexity of some arc-partition problems for digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
+                <w:t xml:space="preserve">Daniel Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 103 (2), pp.186-211. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 928, pp.167-182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22914⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2022.06.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108327v1</w:t>
+                <w:t xml:space="preserve">hal-03699980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmic aspects of broadcast independence</w:t>
+                <w:t xml:space="preserve">Complementary cycles of any length in regular bipartite tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.03.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 103 (2), pp.186-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04032277v1</w:t>
+                <w:t xml:space="preserve">hal-05108327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorially Many Maximum Matchings Close to the Erdős-Gallai Bound</w:t>
+                <w:t xml:space="preserve">Algorithmic aspects of broadcast independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 314, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2022.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.37236/10610⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03701284v1</w:t>
+                <w:t xml:space="preserve">hal-04032277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arc‐disjoint in‐ and out‐branchings in digraphs of independence number at most 2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factorially Many Maximum Matchings Close to the Erdős-Gallai Bound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anders Yeo</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Pardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Picasarri-Arrieta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 100 (2), pp.294-314. </w:t>
+              <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.37236/10610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-04032263v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-separating Spanning Trees and Out-Branchings in Digraphs of Independence Number 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 38 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1323,51 +1323,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Pardey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 344 (8), pp.#112439. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1535,51 +1535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Good orientations of unions of edge‐disjoint spanning trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1691,51 +1691,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Chaplick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1997,499 +1997,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03271566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parameterized complexity of a coupled-task scheduling problem</w:t>
+                <w:t xml:space="preserve">On the Kőnig-Egerváry theorem for $k$-paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scheduling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 22 (3), pp.305-313. </w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (1), pp.73-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10951-018-0581-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02133404v1</w:t>
+                <w:t xml:space="preserve">lirmm-02078255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic monopolies for interval graphs with bounded thresholds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bipartite spanning sub(di)graphs induced by 2-partitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.01.022⟩</w:t>
+              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 92 (2), pp.130-151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgt.22444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02947680v1</w:t>
+                <w:t xml:space="preserve">hal-02350210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Kőnig-Egerváry theorem for $k$-paths</w:t>
+                <w:t xml:space="preserve">Parameterized complexity of a coupled-task scheduling problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Giroudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgt.22421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scheduling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22 (3), pp.305-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10951-018-0581-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02078255v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02133404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bipartite spanning sub(di)graphs induced by 2-partitions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dynamic monopolies for interval graphs with bounded thresholds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anders Yeo</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Ehard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia D. Penso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Graph Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 92 (2), pp.130-151. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 260, pp.256-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jgt.22444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2019.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02350210v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02947680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relating broadcast independence and independence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 342 (12), pp.#111589. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2523,51 +2523,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Degree-constrained 2-partitions of graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2653,51 +2653,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitre Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Penso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 32 (1), pp.543-547. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,90 +2731,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-degree reducing partitions of digraphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Yeo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 719, pp.64-72. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2887,51 +2887,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeannette Janssen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elham Roshanbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2991,51 +2991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremal Values of the Chromatic Number for a Given Degree Sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Graphs and Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 33 (4), pp.789-799. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3082,51 +3082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complementary cycles in regular bipartite tournaments: a proof of Manoussakis, Song and Zhang Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 61, pp.115-121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3245,378 +3245,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01592548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antistrong digraphs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Burning a graph is hard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthias Kriesell</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Bonato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeannette Janssen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elham Roshanbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jctb.2016.05.004⟩</w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 232, pp.73-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01348862v1</w:t>
+                <w:t xml:space="preserve">lirmm-01692784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Burning a graph is hard</w:t>
+                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Ochem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elham Roshanbin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2017.07.016⟩</w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01692784v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bounds on the exponential domination number</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antistrong digraphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dieter Rautenbach</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bill Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Kriesell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 340 (3), pp.494-503. </w:t>
+              <w:t xml:space="preserve">Journal of Combinatorial Theory, Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 122, pp.68-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2016.08.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jctb.2016.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01692753v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01348862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Geodetic Hull Number is Hard for Chordal Graphs</w:t>
               </w:r>
@@ -3641,51 +3641,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitre Dourado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Penso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Notes in Discrete Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 62, pp.291-296. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3732,64 +3732,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exponential Domination in Subcubic Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Ochem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Rautenbach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Electronic Journal of Combinatorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 23 (4), pp.#P4.42. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3836,51 +3836,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two floor building needing eight colors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3927,51 +3927,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cycle Transversals in Tournaments with Few Vertex Disjoint Cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4030,51 +4030,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disjoint 3-Cycles in Tournaments: A Proof of The Bermond-Thomassen Conjecture for Tournaments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4146,51 +4146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Arc-)disjoint flows in networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jørgen Bang-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4547,326 +4547,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00738221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical index of fault tolerant routings in WDM networks</w:t>
+                <w:t xml:space="preserve">Two proofs of the Bermond-Thomassen conjecture for tournaments with bounded minimum in-degree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Lepelletier</w:t>
+                <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 56 (2), pp.95-102. </w:t>
+              <w:t xml:space="preserve">Discrete Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 310 (3), pp.557--560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/net.20351⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.03.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00738222v1</w:t>
+                <w:t xml:space="preserve">hal-00487977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modiﬁcation Problems</w:t>
+                <w:t xml:space="preserve">Optical index of fault tolerant routings in WDM networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Anthony Perez</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.07.002⟩</w:t>
+              <w:t xml:space="preserve">Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 56 (2), pp.95-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/net.20351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00533517v1</w:t>
+                <w:t xml:space="preserve">lirmm-00738222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two proofs of the Bermond-Thomassen conjecture for tournaments with bounded minimum in-degree</w:t>
+                <w:t xml:space="preserve">Polynomial Kernels for 3-Leaf Power Graph Modiﬁcation Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 310 (3), pp.557--560. </w:t>
+              <w:t xml:space="preserve">Discrete Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 158 (16), pp.1732-1744. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.disc.2009.03.039⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dam.2010.07.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00487977v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00533517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Partitioning a Graph into a Cycle and an Anticycle: A Proof of Lehel's Conjecture</w:t>
               </w:r>
@@ -5455,51 +5455,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriented Trees in $O(k \sqrt{k})$-Chromatic Digraphs, a Subquadratic Bound for Burr’s Conjecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amadeus Reinald</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6057,51 +6057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Thiebaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESA 2017 - 25th Annual European Symposium on Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.14:1--14:13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6161,51 +6161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Bougeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Gonçalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Paul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6671,51 +6671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bessy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Sereni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lichiardopol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Czech-Slovak International Symposium on Combinatorics, Graph Theory, Algorithms and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Prague, République Tchèque, Czech Republic. pp.47-53, </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7236,51 +7236,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5D2B29B3"/>
+    <w:nsid w:val="DAE5918E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7467,51 +7467,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bessy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7130-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07748181X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-025-02942-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379871v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114702" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pardey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108327v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22914" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032277v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.001" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701284v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04032263v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22779" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02589-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kriesell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang&#8208;jensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D. Penso" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350210v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitre Dourado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Penso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1131726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Roshanbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-017-1814-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.01.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348862v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jackson" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692784v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.016" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21830" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1DBBF993D19F42F323E22A30D45E7BB7BE111D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8NF7QRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.08.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9448-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738222v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepelletier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20351" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487977v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.03.039" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2009.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT6BPFPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00256609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-007-2073-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0095-8956(02)00020-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MT2D70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/stephane-bessy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7130-4990" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07748181X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05470633v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bessy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Havet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Picasarri-Arrieta" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-025-02942-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04352990v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian H&#246;rsch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karolinna Maia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Rautenbach" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignasi Sau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2023.11.026" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04379871v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang-Jensen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2024.114702" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172966v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Pardey" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10866" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04032263v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Yeo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22779" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699980v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gon&#231;alves" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2022.06.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108327v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Thiebaut" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22914" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032277v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2022.03.001" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03701284v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/10610" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-022-02589-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03476654v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2021.112439" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Bougeret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramaswamy Krithika" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Sahu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saket Saurabh" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00453-020-00788-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271567v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Huang" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Kriesell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22633" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03027587v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Chaplick" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.10.019" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086176v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dross" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Knor" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riste &#352;krekovski" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2020.03.032" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271566v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noga Alon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Bang&#8208;jensen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22476" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02078255v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Ochem" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22421" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02350210v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.22444" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02133404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10951-018-0581-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947680v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Ehard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia D. Penso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2019.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02947704v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2019.07.005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02011257v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2018.12.023" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997429v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitre Dourado" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Penso" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/17M1131726" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01765642v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2017.11.007" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bonato" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannette Janssen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Roshanbin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.09.012" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997424v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00373-017-1814-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01713782v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.06.028" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592548v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bousquet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2017.01.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2017.07.016" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01692753v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2016.08.024" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01348862v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bill Jackson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2016.05.004" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2017.10.050" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01997215v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37236/5711" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996709v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Sereni" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7155/jgaa.00344" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282883v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21830" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4D1DBBF993D19F42F323E22A30D45E7BB7BE111D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282882v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Thomass&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.21740" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H8NF7QRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01282881v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.01.011" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942650v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perez" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2013.08.006" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00821598v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10878-011-9448-5" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738221v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fedor V. Fomin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Gaspers" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2010.10.001" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487977v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lichiardopol" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2009.03.039" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738222v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Lepelletier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.20351" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00533517v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2010.07.002" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00512762v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jctb.2009.07.001" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324584v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2007.07.113" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT6BPFPD-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00256609v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00493-007-2073-3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153978v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne E. Birmel&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgt.20189" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00140331v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.disc.2004.01.023" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0095-8956(02)00020-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04938265v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amadeus Reinald" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-75409-8_6" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04531675v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Viennot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.STACS.2024.13" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04042995v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitrios M. Thilikos" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wiederrecht" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/1.9781611977554.ch139" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02277436v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.MFCS.2019.27" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03526774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan D.A. Carneiro" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Protti" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U&#233;verton dos Santos Souza" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.IPEC.2019.2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01550313v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.ESA.2017.14" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01264022v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-28684-6_14" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00811571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00738226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432668v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.FSTTCS.2009.2305" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00432664v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00153984v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.endm.2007.01.008" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D1MT2D70-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00602188v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070639v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072066v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Palaysi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00806716v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>