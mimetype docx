--- v1 (2026-03-27)
+++ v2 (2026-05-06)
@@ -1,65 +1,80 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Stéphane Bikialo </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Professeur de langue et littérature françaises et francophones à l'Université de Poitiers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
@@ -117,4834 +132,5272 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O.L extented – Écrire entre les arts : scènes, textes, images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryline Heck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heita Julienne-Ista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo, Maryline Heck, Heita Julienne-Ista. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses du réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;menu=0, 2026, 978-2-37896-629-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-05522176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salvayre. Écrire entre deux langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Czarny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Mouton-Rovira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engélibert. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Ire des Marges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 130 p., 2024, Bruits de langues, 979-10-92173-83-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04645647v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O.L Futur, ancien, actuel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">, https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;menu=0, 2026, 978-2-37896-629-4</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Presses du Réel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 401 p., 2023, 978-2-37896-377-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaune. Pour une littérature brute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Norbert Czarny</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Loret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ire des marges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Bruits de langues, Stéphane Bikialo, 979-10-92173-75-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05522192v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Cosnay. Traverser les frontières / Accueillir les récits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ire des marges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Stéphane Bikialo, 979-10-92173-62-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05531367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. Classiques Garnier, 2020, collection « Ecrivains francophones d’aujourd’hui »., Gilles Bonnet, 978-2-406-10561-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà ». Beihefte zur Zeitschrift für romanische Philologie, Volume: 427</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Danino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">De Gruyter, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110622454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du colloque international « La Petite phrase, de Proust à Twitter. Percussion et répercussion »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Rennes, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02518138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Au nom du réalisme. Usage politique d’un mot d’ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Utopia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9782919160280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du colloque « Les dispositifs critiques : penser, dire, agir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Briand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaëlle Guidée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540037v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lectures digitales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire le travail. Fiction et témoignage depuis 1980. La Licorne, n° 103, P.U. Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Joubert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01727124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En attendant Godot, Oh les beaux jours&amp;quot; de Samuel Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">, 130 p., 2024, Bruits de langues, 979-10-92173-83-3</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Larrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 978-2-35030-117-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un balcon en forêt&amp;quot; de Julien Gracq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maryline Heck</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gervais-Zaninger Marie-Annick</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 978-2-35030-045-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514508v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les images chez Claude Simon : des mots pour le voir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...22 lines deleted...]
-              <w:t xml:space="preserve">, 401 p., 2023, 978-2-37896-377-4</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Rennes, 71, 2004, La Licorne (Poitiers), ISSN 0398-9992, 2-7535-0047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...114 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Bruits de langues, Stéphane Bikialo, 979-10-92173-75-8</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03027496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Âge d’homme de Michel Leiris (avec Annie Pibarot)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 2-912232-87-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...956 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514456v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03027496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (42)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plusieurs mots pour une chose : de la nomination multiple au style de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Poitiers, 2003. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05571684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un peu d’hétérogène (synthèse) et Le Réel en vitrine. Les mots et les choses à l’ère du conditionnement (inédit)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Poitiers, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05571687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (45)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introfuction-LittérARTures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maryline Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heita Julienne-Ista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bikialo, Heck, Julienne-Ista. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P.O.L extented – Écrire entre les arts : scènes, textes, images</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses du réel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 978-2-37896-629-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernard Noël et le TU : la langue en sueur »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Bénini; Cécile Narjoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue de Bernard Noël. "Sur la langue un nom"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 85-96, 2024, 978-2-36441-4907</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589113v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalité de Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jean-Paul Engelibert; Estelle Mouton-Rovira. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lydie Salvayre, écrire avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-2-406-18228-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18228-3.p.0055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La place de l’autre : Bernard Noël, etc. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo; Maryline Heck; Dominique Rabaté. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">P.O.L – Futur, ancien, actuel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses du réel, 2023, 978-2-37896-377-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'auteur en question : la part des co-auteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Lecacheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">François Beaune : pour une littérature brute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Ire des marges, pp.93-105, 2023, Bruits de langues, 979-10-92173-75-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Lydie Salvayre – le parti pris des autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lydie Salvayre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020, collection « Ecrivains francophones d’aujourd’hui"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloge de la fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lydie Salvayre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, 2020, collection « Ecrivains francophones d’aujourd’hui »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voilà dans les discours littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Lecacheur</w:t>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Beaune</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Polysémie, usages et fonctions de « voilà »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305211v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naissance d’un pont : une &amp;quot;chorégraphie de la collision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, L'Ire des marges, pp.93-105, 2023, Bruits de langues, 979-10-92173-75-8</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Bonazzi, C. Narjoux et I. Serça. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Maylis de Kérangal, une écriture nomade</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2020, collection « Ecrivains francophones d’aujourd’hui"</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305216v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cette servitude dite volontaire (pensée avec Lydie Salvayre)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Raphaëlle Guidée et Patrick Savidan. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dire les inégalités. Représentations, figures, savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 978-2-7535-5257-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Classiques Garnier, 2020, collection « Ecrivains francophones d’aujourd’hui »</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305215v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ponctuation, rythme et espace graphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Gautier, S. Pétillon et F. Rinck. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ponctuation à l’aube du XXIème siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-2-35935-172-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Kaplan : le détail, le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mireille Hilsum. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leslie Kaplan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, collection « Ecrivains francophones d’aujourd’hui »</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305219v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la réalité récusée à « l’irrécusable » dans la Correspondance entre Jean Dubuffet et Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Guermes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude Simon. Correspondances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d’étude des correspondances et journaux intimes, p. 153-172, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508800v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rass</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2019</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Guilet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lectures digitales : l'écran au bout des doigts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publie.net</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9782371771161</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509002v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre et inquiétude du discours dans le discours littéraire contemporain : Portrait de l’écrivain en animal domestique de Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Kieliszczyk et E. Pachocinska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Analyse du discours : de la théorie à la pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, p. 13-28, 2014, 978-83-235-1756-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enigme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 325-327., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 707-711., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509953v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sujet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 1029-1033, 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 574-579., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 913-917., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 1107-1109, 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 88-91., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnibus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 761-762., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Correspondance avec Jean Dubuffet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 242-246., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 954-959., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510628v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dessins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 268-272., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 307-312., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réalisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 867-870., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 1004-1007., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Voyage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Bertrand. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champion, p. 1119-1121., 2013, 978-2-7453-2649-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Laurent Mauvignier et l’ON »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Jacques Dürrenmatt et Cécile Narjoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Une langue qui court » : la langue de Laurent Mauvignier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, p. 81-92., 2012, 978-2364410190</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autre langue, autres images. Le travail dans la littérature française contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2017</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Images du travail, travail des images (colloque international organisé par le GRESCO - Groupe de Recherches et d’Etudes Sociologiques du Centre-Ouest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PU Rennes / éditions Atlantique, p. 51-62., 2012, 978-2-7535-1820-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Dire les inégalités. Représentations, figures, savoirs</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenoir : un minimalisme orchestré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marc Dambre et Bruno Blanckeman. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Romanciers minimalistes 1979-2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 978-2-7535-5257-9</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 255-269, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">Leslie Kaplan</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coïncidences du dire : Jacqueline Authier-Revuz et Bernard Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sonia Branca-Rosoff; Claire Doquet; Julie Lefebvre; Evelyne Oppermann-Marsaux; Sabine Pétillon et Frédérique Sitri. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Hétérogène à l’œuvre dans la langue et les discours. Hommage à Jacqueline Authier-Revuz</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, collection « Ecrivains francophones d’aujourd’hui »</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lambert-Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 337-347., 2012, 978-2-35935-049-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">La Ponctuation à l’aube du XXIème siècle</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Maladie de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cécile Narjoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Langue littéraire à l’aube du XXIème siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 978-2-35935-172-9</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 147-160., 2010, 978-2-915611-51-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Centre d’étude des correspondances et journaux intimes, p. 153-172, 2015</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernard Noël : la langue contre la sensure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ph. Baudorre; D. Rabaté; D. Viart. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littérature et sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Bordeaux, p. 139-158., 2007, 978-2-86781-456-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...78 lines deleted...]
-              <w:t xml:space="preserve">Lectures digitales : l'écran au bout des doigts</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la reformulation à la glose : l'exemple de ou plutôt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Agnès Steuckardt et A. Niklas-Salminen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Marqueurs de glose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Provence, 2005, collection "Lagnues et langages"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ou plutôt&amp;quot; (notice lexicographique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Marqueurs de glose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comme&amp;quot; (notice lexicographique)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Marqueurs de glose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306388v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transports en commun : la métaphore accompagnée dans L’Acacia et Le Palace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">W. Nitsch et I. Albers. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transports : les métaphores de Claude Simon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peter Lang, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Nomination multiple : un compromis à la non-coïncidence des mots et de la sensation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nathalie Sarraute. Du tropisme à la phrase (dir. A. Fontvieille et Ph. Wahl)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la frontière à la marge, au non-lieu : Claude Simon, Julien Gracq, Robert Antelme, Lydie Salvayre...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ecrire la frontière ((dir. N. Martinière et S. Le Ménahèze)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la prédication seconde à la prédication multiple »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sarah Leroy et Alexandra Nowakowska. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aspects de la prédication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Praxiling-Université Paul-Valéry, Montpellier III, p. 141-153., 2002</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rien n’est dit et l’on vient trop tard (pour le dire). Sur Laurent Mauvignier »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Stéphane Bikialo et Jacques Dürrenmatt. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dialogues contemporains I : Bergounioux, Detambel, Mauvignier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9782371771161</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Licorne, UFR Lettres &amp; Langues, Université de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 129-140., 2002, 2-911044è73-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Wydawnictwa Uniwersytetu Warszawskiego, p. 13-28, 2014, 978-83-235-1756-6</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Stylistique et périodisation de la prose poétique du XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michèle Touret et Francine Dugast-Portes. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Temps des lettres. Quelles périodisations pour l’histoire de la littérature française du XXème siècle ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, p. 181-191., 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...2234 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4954,3938 +5407,3899 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accueillir littérairement Histoire de la collection « Ces récits qui viennent »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociopoétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 10, https://revues-msh.uca.fr/sociopoetiques/index.php?id=2396. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.52497/sociopoetiques.2575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05522173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Plaisir des axiomes : de Gracián à Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, n° 303 (2), pp.249-263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.242.0249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressivité, exclamation et ponctuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, La notion d’expressivité, 4 (228), pp.57-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.228.0057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795034v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bretelle, l’œil de Verticales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Écritures contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Ecritures contemporaines, Éditions Verticales, ou comment éditer et écrire debout (14), p. 151-172. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Verticales, ou comment éditer et écrire debout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Écritures contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03610311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verticales Phase 1 – un situationnisme esthétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue des lettres modernes. Écritures contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Éditions Verticales, ou comment éditer et écrire debout (14), p. 87-109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05531305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Verticales comme « centre de ralliement des divergences »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Adler</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cécile Narjoux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...22 lines deleted...]
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjoux Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres Modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14, pp.13-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Narjoux Cécile</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03958082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloge de la fuite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UNL Digital Commons</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Lydie Salvayre, maintenant même, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32873/unl.dc.zea.1290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03420101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le blanc dans le discours littéraire en prose »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Adler</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Blancs de l’écrit, blancs de l’écriture, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soyons idéalistes : demandons le réel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Nouveau Magazine Littéraire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, https://www.nouveau-magazine-litteraire.com/idees/soyons-idealistes-demandons-le-reel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02504203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que faire de toutes voix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Carnets de Chaminadour</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Rencontres de Chaminadour « Arno Bertina sur les grands chemins de Svetlana Alexievitch », 13, pp.87-116</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avec Mathias et la Révolution de Leslie Kaplan (article-entretien)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Ecrire la révolution. De Jack London au Comité invisible (dir. E. Goin et J. Jeusette), 131, pp.209-225</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une révolution est si vite arrivée : sur Des châteaux qui brûlent d'Arno Bertina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècle 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaires contemporains de la ponctuation en prose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-12908-0.p.0013⟩</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 69, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18437-9.p.0059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction - Imaginaires de la ponctuation. Ordre et inquiétude du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lang.228.0057⟩</w:t>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.1846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32873/unl.dc.zea.1290⟩</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imaginaire de la ponctuation dans l’écriture contemporaine. Une enquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, ponctuation à valeur expressive, ponctuation à valeur sémantique, littérature contemporaine, 75, pp.107-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.1900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence du discours chez Beckett</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue des Lettres modernes.Samuel Beckett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, La Violence dans l’œuvre de Samuel Beckett. Entre langage et corps, 4, pp.49-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Comédie intime de Bernard Noël : une fiction de l’intime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Critique de Fixxion Française Contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Fictions de l'intériorité, 13, pp.92-101</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Énonciation éditoriale et littérature exposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, L'énonciation éditoriale. I. Dossier thématique, 41, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.10582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.5⟩</w:t>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Imaginaires de la ponctuation dans le discours littéraire (fin XIXe-début XXIe siècle), n° 72, pp.9-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces du site : fbon et le réseau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Komodo 21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Tiers Livre dépouille &amp; création, 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02508799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dialogue autour de la ponctuation comme traces du corps qui écrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Desbrusses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Imaginaires de la ponctuation dans le discours littéraire (fin XIXe-début XXIe siècle), n° 72, pp.105-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/litteratures.380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genres de discours et réalité dans la fiction narrative contemporaine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Fictions narratives du XXIe siècle : approches stylistiques, rhétoriques, sémiotiques (dir. C. Narjoux et C. Stolz), colloque Paris-Sorbonne juin 2013, La Licorne n° 114, p. 85-99</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La formule ʺculture d’entrepriseʺ : une fiction de l’entreprise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dire le travail. Fiction et témoignage depuis 1980 (dir. S. Bikialo et J.-P. Engelibert), 103, p. 179-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écrit-l’usine : de l’expérience à la fiction », entretien avec Leslie Kaplan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dire le travail. Fiction et témoignage depuis 1980 (dir. S. Bikialo et J.-P. Engelibert), 103, p. 39-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539988v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « crise » : circulation et fiction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Épistémocritique. Revue de littérature et savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Littérature et économie, vol. 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pourquoi ʺDire le travailʺ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, 2018, https://www.nouveau-magazine-litteraire.com/idees/soyons-idealistes-demandons-le-reel</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Engélibert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dire le travail. Fiction et témoignage depuis 1980, 103, p. 27-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Rencontres de Chaminadour « Arno Bertina sur les grands chemins de Svetlana Alexievitch », 13, pp.87-116</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02539995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-lire – poétique de l’échafaudage » (avec Sabine Pétillon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro 98 : Dans l’atelier du style. Du manuscrit à l’œuvre publiée, p. 7-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le …on sur le bout de la langue. Notes sur Le Syndrome de Gramsci de Bernard Noël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Ecrire la révolution. De Jack London au Comité invisible (dir. E. Goin et J. Jeusette), 131, pp.209-225</w:t>
+              <w:t xml:space="preserve">, 2012, Numéro 98 : Dans l’atelier du style. Du manuscrit à l’œuvre publiée, p. 103-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Table ronde fictive ‘Style et genèse’ : Michel Butor, Pierre Michon, Robert Pinget, Francis Ponge et Claude Simon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Numéro 98 : Dans l’atelier du style. Du manuscrit à l’œuvre publiée, p. 91-99</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523606v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J’ai un clou sur la langue&amp;quot;. Phraséologie néo-libérale et langue littéraire au XXIème siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, numéro 130, Le Français au 21ème siècle : continuité et évolution, p. 41-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/IG.130.0.2131077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Est-ce bien sérieux ? Dialogisme et modalisation pseudo-objective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dialogisme et marqueurs grammaticaux (dir. J. Bres et S. Mellet), 163, pp.137-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.163.0137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516860v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Au commencement était l’adverbe »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Beckett, le mot en espace – Autour du premier théâtre (dir. F. Dubor et A.-C. Guilbard), La Licorne n° 91, p. 47-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La motivation pseudo-objective dans le &amp;lt;i&amp;gt;Dictionnaire philosophique&amp;lt;/i&amp;gt; de Voltaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 120 (1), pp.33-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2009.4008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le sonnet comme castration mentale : Les Sonnets de la mort de Bernard Noël »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formules, revue des littératures à contraintes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le Sonnet contemporain (colloque de l’Université de Poitiers les 1er et 2 septembre 2007), p. 155-177</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La phrase et le style : des invariants processuels à la variance individuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Boucheron-Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 135 (1), pp.177-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/prati.2007.2163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Pétillon-Boucheron Détours de la langue. Etude sur la parenthèse et le tiret double</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306380v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« J’ai plus de souvenirs que si j’avais mille ans » : C. Simon, La Corde raide et J. Conrad, Souvenirs personnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.448⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plusieurs mots pour une chose. De la nomination multiple au style de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 104 (1), pp.50-53. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2005.4386⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306378v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation de thèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Claude Simon </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, p. 159-160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/ccs.525⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rivage des signes. Remarques sur la ponctuation et l'ailleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'information grammaticale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 102 (1), pp.24-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/igram.2004.2560⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02306376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les tracés sinueux de Claude Simon : une poétique de la pelote de laine »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les Images chez Claude Simon : des mots pour le voir, La Licorne 71, 71, p. 109-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514450v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une tension rentrée vers le visible : entretien avec Yves Peyré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les Images chez Claude Simon : des mots pour le voir, La Licorne 71, 71, p. 69-105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos : des mots pour le voir »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de l'Association internationale des études françaises (CAIEF)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Les Images chez Claude Simon : des mots pour le voir, 71, p. 7-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Avant-propos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Dürrenmatt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, L’Enigme, 64, p. 3-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mots sous le mot : de l’énigme à l’énigmatique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, L’Enigme, 64, p. 7-20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15122/isbn.978-2-8124-5023-5.p.0049⟩</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513882v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reformulation créative dans Le palace de Claude Simon : détournement de la reformulation et déroute de la nomination »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Répétition, altération, reformulation en linguistique des discours et des textes, collection Annales Littéraires n° 702 (série Semen n°12), p. 47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.1874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Fictions de l'intériorité, 13, pp.92-101</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les virgules de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, La Ponctuation, 52, pp.217-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01567461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Langage et identité : les non-coïncidences du dire dans la littérature du XXème siècle. Les cas de Robert Antelme et de Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Les Camps et la littérature. Une littérature du XXème siècle (dir. D. Dobbels et D. Moncond’huy), 51 (réed. augmentée 78), pp.131-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...2276 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01567462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8895,2770 +9309,4155 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la journée d’études « La vitesse à l’oeuvre – Écrire aujourd’hui »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Rannoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Rass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque international « Editions Verticales 1997-2017 : éditer et écrire debout »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation du colloque international &amp;quot;L’analyse du discours entre description, geste critique et intervention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisé Par</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Hailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation de la journée d'études FoReLLIS &amp;quot;L’analyse du discours entre description et geste critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fred Hailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02523981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intime sans JE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Comédie intime. Oeuvres IV de Bernard Noël</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.9-19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (29)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (47)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bernard Noël : poèmes (aux) écorchés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Peaux et merveilles"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Myriam Marrache-Gouraud; Jerôme Laubner, Apr 2025, Poitiers (MSHS), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les langues autochtones dans la littérature contemporaine ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ème colloque international Langue et territoire : Pouvoir des langues, langues du pouvoir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julie Boissoneault; Michel Bock; Lucie Hotte, Jun 2025, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le futur dans Eloge des Bâtards » : entretien avec Olivia Rosenthal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études Bruits de langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UFR Lettres et langues / Espace Mendès France, Mar 2025, Poitiers (Espace Mendès-France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05458103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rancière : les expériences esthétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bonamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rancière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les amphis des Lettres au présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Poitiers (Université de Poitiers), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le plaisir des axiomes : de Baltasar Gracián à Lydie Salvayre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rémanences de "l’écrire classique" en régime littéraire contemporain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Claire Badou-Monferran; Adrienne Petit; Sandrin Vaudrey-Luigi, Sep 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05571690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelles formes de Représentation de discours autre (RDA) pour la fidélité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire Ci-dit, « De quelles voix sommes-nous fait.es ? Oralités et discours rapportés. Histoire, formes et pratiques », 30 septembre – 2 octobre 2024, Institut d’Études romanes de l’Université de Wrocław.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Wroclaw, Poland, Pologne</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Croire aux fauves. Lydie Salvayre et Marie-Hélène Lafon »,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Médialités politiques et littéraires : formes de la création contemporaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Bikialo; Anne-Cécile Guilbard; Julien Rault, Mar 2024, Poitiers (EMF), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le style, c'est l'oeuvre : La notion de style au croisement de la littérature et de la BD »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Le style en (icono)texte : littérature et bande dessinée"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arianna Bocca-Pignoni; Clara Cini; Norbert Danysz, Dec 2024, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radicalité de Lydie Salvayre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Lydie Salvayre, écrire avec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jean-Paul Engelibert; Estelle Mouton-Rovira, Mar 2024, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les slams poétiques et politiques de Catherine Dorion – dialogue avec l’autrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialités créatives et inclusives - Journée d'études recherch-création Bruits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Bikialo; Mathilde Rimaud, Mar 2023, Poitiers (EMF), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’action par JE (Chloé Delaume, Martine Delvaux, Catherine Dorion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès des sciences humaines du colloque de l’APFUCC (Association des professeur.es de français des Universités et collèges canadiens)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Toronto ( CA ), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand l’auteur se passe de l’éditeur, formes et pratiques contemporaines d’autoédition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quand l’auteur se passe de l’éditeur, formes et pratiques contemporaines d’autoédition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, UFR Lettres et langues, May 2023, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Michèle Lalonde à Catherine Dorion : Les « luttes fécondes » des œuvres francophones canadiennes contre l’uniformité linguistique, sociale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « L’artiste face au défi des différences dans l’espace francophone »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Régional de Recherche FrancophoNéA, (axe « Culture &amp; Création »), Nov 2023, Biarritz (France), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre création, médiation et évènementiel : les manifestations littéraires et les résidences d’auteur.es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bisenius-Penin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécificité de la médiation littéraire au sein de la médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, Jun 2023, Montmorillon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Style et intermédialité : Olivia Rosenthal (dialogue)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intermédialités créatives et inclusives - Journée d'études en recherche-création Bruits de langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Bikialo; Mathilde Rimaud, Mar 2023, Poitiers (EMF), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du document comme matériau des nouvelles formes artistiques et littéraires (intermédialités créatives et inclusives)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude Bruits de langue 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, UFR Lettres et Langues, Mar 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La médiation littéraire au risque de la promotion. Etat des lieux théorique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation littéraire au risque de la promotion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Bikialo; Mathilde Rimaud, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Journée d’études</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« La médiation littéraire au risque de la promotion »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05589108v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La médiation littéraire au risque de la promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Rimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécificité de la médiation littéraire au sein de la médiation culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Poitiers, UFR Lettres et Langues, Dec 2022, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05601082v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le capitalisme is a fucking bastard. Sur Les Cosmonautes ne font que passer d’Elitza Gueorguieva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’études « La vitesse à l’oeuvre – Écrire aujourd’hui »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisée par Stéphane Bikialo, Anne-Cécile Guilbard, Catherine Rannoux et Martin Rass, Feb 2020, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mots d’ordre dans le discours politique contemporain »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le mot dans la langue et dans le discours 3 : la construction du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vilnius, Lituanie. https://www.constructiondusens.flf.vu.lt/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Expressivité et (point d’) exclamation »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion d’expressivité en linguistique (journée d'études ENS Lyon)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Bordas, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le dialogue social est-il un dialogue ? » (avec Anna Kieliszczyk)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Le mot dans la langue et dans le discours 3 : la construction du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Vilnius, Lituanie. https://www.constructiondusens.flf.vu.lt/</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516884v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rythmes et corps en linguistique et littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études "Rythmes en corps : poétique et politique des corps en mouvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MSHS de l’Université de Poitiers, Apr 2020, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quotidien et expérience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures contemporaines du quotidien : une cartographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Corinne Grenouillet, Maryline Heck et Alison James, Jun 2019, Strasbourg et Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509611v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le récit de vie comme genre du tenant lieu (François Beaune, Marie Cosnay)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de recherche sur la Représentation du dire et des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Paris (Université Paris III et Nanterre), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520862v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petite phrase : vitesse, circulation, intermédialité, expressivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Vilnius, Lituanie. https://www.constructiondusens.flf.vu.lt/</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Rannoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La petite phrase de Proust à Twitter : percussions et répercussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Vilnius, Lituanie. https://www.constructiondusens.flf.vu.lt/</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours hors-normes et ordre du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse des discours hors-normes : approches, concepts et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karine Colette et Agnès Steuckardt, Jun 2015, Sherbrooke, Canada. p. 10-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’interdiscours dans L’Insurrection qui vient du « Comité invisible »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Surbier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Au croisement des cultures, des discours et des langues. Cent ans d’études romanes à l’Université de Varsovie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Varsovie, Oct 2019, Varsovie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Cohésion, cohérence et ponctuation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Forellis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519341v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La notion de mot d’ordre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse du discours entre description et geste critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Entre le banal et l’exceptionnel – une histoire de points de suspension »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Rass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Sous les pavés »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Providence, États-Unis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02513878v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Mots d’ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, MSHS de l’Université de Poitiers, Apr 2020, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Langue et pouvoir (dir. David Bernard)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Corinne Grenouillet, Maryline Heck et Alison James, Jun 2019, Strasbourg et Paris, France</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture dite inclusive : réflexions linguistiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de recherche sur la Représentation du dire et des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Paris (Université Paris III-Sorbonne Nouvelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ailleurs du hic et nunc. Poétique de l’absence sur Twitter dans le Madeleine project de Clara Beaudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Guilbard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Input pictura poesis"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509613v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frontières du discours rapportés dans le genre du récit de vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Aux frontières des discours rapportés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Hanote et Raluca Nita, Nov 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02509612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’importance des aspects culturels dans l’apprentissage d’une langue : l’exemple de l’usage du masculin et du féminin en français et italien »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Licia Bagini Scantamburlo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études internationale MIMMOC – Maison des Langues, « L’enseignement des langues et cultures étrangères à l’université : regards croisés entre France et Asie Centrale »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Genre de l’entretien littéraire et représentation du discours autre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bikialo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe de recherche sur la Représentation du dire et des discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Paris (Université Paris III et Nanterre), France</w:t>
+              <w:t xml:space="preserve">, Feb 2017, Paris (Paris III-Sorbonne Nouvelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ponctuation, rythme et espace graphique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...46 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Ponctuation à l'aube du XXIe siècle : perspectives historiques et usages contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Nanterre, France. p.177-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Karine Colette et Agnès Steuckardt, Jun 2015, Sherbrooke, Canada. p. 10-26</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02958629v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les mots et les choses à l’ère du conditionnement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Groupe de travail sur la Représentation du dire et des discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris (Université Paris III-Sorbonne Nouvelle), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Université de Varsovie, Oct 2019, Varsovie, France</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540020v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« J.-C. Massera et les formats de l’ennemi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche « Graphisme Politique », TPR (Thématique Partagée de Recherche) « Pensée, Culture, Politique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540017v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Métalinguistique et littérarité »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Le métalinguistique comme source et lieu d’hétérogénéités » (à paraître dans CORELA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Paris (Université Paris-Ouest-Nanterre), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02520866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Faire dire – j'te ferais dire, tu m'diras, j'te le fais pas dire »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Dire et ses marqueurs »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Providence, États-Unis</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540011v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Kaplan : le saut et le déplacement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Du geste politique au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Présence et interdiscours dans la littérature exposée »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études « Présence et voix »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Paris (Université Paris III-Sorbonne Nouvelle), France</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le style comme « manière d’être langue » »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de linguistique à l’occasion du 90ème anniversaire de l’Institut d’Études Romanes : « Des mots et du texte aux conceptions de la description linguistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Varsovie (Université de Varsovie), Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, Gilles Bonnet et Jérôme Thélot, Nov 2017, Lyon, France</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02540025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En un mot (ou en deux) : mot juste et sens obtus chez Roland Barthes et Claude Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bikialo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'études Jeunes Chercheurs (euses) de l'Université de Paris III-Sorbonne Nouvelle : "Le Mot juste"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dir. Mathilde Barraband, Sabrinelle Bédrane-Tsalpatouros, Audrey Camus, Johan Faerber, Audrey Lasserre, Aurélien Pigeat, Jun 2004, Paris, France. p. 23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...853 lines deleted...]
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId227"/>
+      <w:footerReference w:type="default" r:id="rId260"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11805,51 +13604,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522176v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Heck" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heita Julienne-Ista" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522212v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531367v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/marie-cosnay-traverser-les-fronti%C3%A8res-accueillir-les-r%C3%A9cits/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305221v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305214v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540037v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514508v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826835v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305227v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305228v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305215v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305219v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/leslie-kaplan.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305218v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508800v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509324v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509953v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510630v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509927v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509932v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510628v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509956v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510627v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510631v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509939v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509959v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510632v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510633v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509289v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/romanciers-minimalistes-1979-2003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513479v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513491v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306390v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306388v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306383v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306387v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306392v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306394v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513873v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513504v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513869v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522173v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2575" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610311v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531305v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0087" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531314v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958082v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795034v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0057" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420101v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32873/unl.dc.zea.1290" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514519v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.5" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504203v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508801v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305210v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305209v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1900" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305206v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1846" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305204v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0049" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305203v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305199v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10582" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508799v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644365v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desbrusses" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.380" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644360v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.368" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519348v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644772v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523606v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523609v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523603v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523601v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.130.0.2131077" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.163.0137" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516867v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306379v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519317v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306381v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Boucheron-P&#233;tillon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2163" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306382v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.448" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306378v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2005.4386" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540001v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.525" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306376v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2560" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514450v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514444v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513882v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520867v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1874" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567461v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567462v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519315v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523614v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Organis&#233; Par" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brunner" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523981v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509313v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458103v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509615v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514524v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516879v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516884v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808801v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509611v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520862v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305229v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509610v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Surbier" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519341v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519342v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513878v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520863v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509612v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519344v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Bagini Scantamburlo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520864v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958629v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540017v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520866v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540020v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540011v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540006v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540014v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519335v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522176v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bikialo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Heck" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heita Julienne-Ista" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Czarny" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Eng&#233;libert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joubert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Mouton-Rovira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/lydie-salvayre-%C3%A9crire-entre-deux-langues/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522212v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rabat&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=10135&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522192v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rannoux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gire" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Loret" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.liredesmarges.fr/catalogue/collection-bruits-de-langues/marie-cosnay-traverser-les-fronti%C3%A8res-accueillir-les-r%C3%A9cits/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305221v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305212v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Danino" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622454" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02518138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Guilbard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rault" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305214v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-utopia.org/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540037v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Briand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Farrugia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Guid&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514516v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Rass" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Guilet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publie.net/livre/lectures-digitales/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727124v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514513v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Larrat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514508v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais-Zaninger Marie-Annick" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03027496v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514456v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05571684v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05571687v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531320v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lespressesdureel.com/ouvrage.php?id=12850&amp;amp;menu=0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589113v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573151v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/romanesques-2024-revue-du-cercll-roman-romanesque-hors-serie-lydie-salvayre-ecrire-avec-radicalite-de-lydie-salvayre.html" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18228-3.p.0055" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573191v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826835v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaune" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305227v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305228v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305211v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305216v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305215v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4359" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305218v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/livre/la-ponctuation-a-laube-du-xxie-siecle-perspectives-historiques-et-usages-contemporains/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305219v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/leslie-kaplan.html" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508800v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509002v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509324v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509942v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509953v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510630v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509950v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510627v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510631v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509956v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509932v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510628v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509935v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509939v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509959v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510632v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513479v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519351v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509289v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://psn.univ-paris3.fr/ouvrage/romanciers-minimalistes-1979-2003" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510633v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lambert-lucas.com/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513491v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519320v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306387v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306390v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306388v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306383v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306392v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306394v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513873v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513504v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://licorne.edel.univ-poitiers.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513869v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522173v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/sociopoetiques.2575" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571688v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.242.0249" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.228.0057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531309v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0151" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03610311v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Adler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05531305v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0087" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03958082v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12908-0.p.0013" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03420101v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32873/unl.dc.zea.1290" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514519v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02504203v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508801v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305210v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305209v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305205v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18437-9.p.0059" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305206v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1846" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305207v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.1900" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305204v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-5023-5.p.0049" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305203v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305199v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.10582" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644360v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.368" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508799v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644365v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Desbrusses" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/litteratures.380" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539984v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539988v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644772v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539995v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523603v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523606v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523601v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/IG.130.0.2131077" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516860v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.163.0137" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516867v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2009.4008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519317v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Boucheron-P&#233;tillon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/prati.2007.2163" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306380v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306382v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.448" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306378v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2005.4386" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540001v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccs.525" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306376v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/igram.2004.2560" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514450v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514444v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514441v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520867v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques D&#252;rrenmatt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513882v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513866v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.1874" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567461v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567462v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509616v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519315v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523614v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Organis&#233; Par" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Brunner" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Hailon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02523981v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509313v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589095v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573156v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458103v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571384v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bonamy" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Ranci&#232;re" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571690v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573185v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589102v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589100v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573154v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573167v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573179v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601086v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Rimaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573181v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601079v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bisenius-Penin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573164v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601073v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589110v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589108v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05601082v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509615v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516879v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514524v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808801v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gobet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509611v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520862v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808767v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305229v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509610v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Surbier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519341v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519342v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513878v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519343v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520863v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Chevalier" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509613v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509612v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519344v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Bagini Scantamburlo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520864v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958629v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540020v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540017v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02520866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540011v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540014v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540025v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02519335v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>