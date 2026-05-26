--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1172,429 +1172,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential passive microwave planar resonator-based sensor for chemical particle detection in polluted environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamida Hallil</w:t>
+                <w:t xml:space="preserve">CNT-Based Inkjet-Printed RF Gas Sensor: Modification of Substrate Properties during the Fabrication Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebière</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2881487⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (8), pp.1768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19081768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999525v1</w:t>
+                <w:t xml:space="preserve">hal-02103220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced system‐level simulation paradigm for ultra‐wideband systems using SCERNE platform</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Edouard Ngoya</w:t>
+                <w:t xml:space="preserve">Differential passive microwave planar resonator-based sensor for chemical particle detection in polluted environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Mons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Torres</w:t>
+                <w:t xml:space="preserve">Katrin Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.21975⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (4), pp.1346-1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2018.2881487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353119v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT-Based Inkjet-Printed RF Gas Sensor: Modification of Substrate Properties during the Fabrication Process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advanced system‐level simulation paradigm for ultra‐wideband systems using SCERNE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien George</w:t>
+                <w:t xml:space="preserve">Edouard Ngoya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Sébastien Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (8), pp.1768. </w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 29 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s19081768⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mmce.21975⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103220v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic and metal additive manufacturing technologies for microwave passive components up to Ka band</w:t>
               </w:r>
@@ -1753,51 +1753,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil-Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1842,2092 +1842,2092 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave flexible gas sensor based on polymer multi wall carbon nanotubes sensitive layer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.04.127⟩</w:t>
+              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, JPCNFM 2016 – 14e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 16, pp.1014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/j3ea/20171014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01516410v1</w:t>
+                <w:t xml:space="preserve">hal-01777560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient Design Methodology for a Complex DRA-SIW Filter-Antenna Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amjad Iqbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Farhan Shafique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2017, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/6401810⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01587168v1</w:t>
+                <w:t xml:space="preserve">hal-02376645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual-Mode Dual-Band Bandpass Cavity Filters With Widely Separated Passbands</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Microwave flexible gas sensor based on polymer multi wall carbon nanotubes sensitive layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2723880⟩</w:t>
+              <w:t xml:space="preserve">Sensors and Actuators B: Chemical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 249, pp.708-714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.snb.2017.04.127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376704v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01516410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Additive manufacturing of low cost and efficient microwave passive components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504113v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01587168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design methodology for dual-band hybrid antennas with off-resonance loading</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Dual-Mode Dual-Band Bandpass Cavity Filters With Widely Separated Passbands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65 (8), pp.2681-2686. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2017.2723880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0163⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376638v1</w:t>
+                <w:t xml:space="preserve">hal-02376704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Gas Sensor Based on a Flexible Capacitive Microwave Transducer Associated with a Sensitive Carbon Composite Polymer Film</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Continuously Tuned Ku-Band Cavity Filter Based on Dielectric Perturbers Made by Ceramic Additive Manufacturing for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Proceedings of Eurosensors 2017, 1 (4), </w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 105 (issue 4), pp.677-687. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings1040439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JPROC.2017.2663104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719023v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et expérimentation de dispositifs microondes didactiques par impression 3D plastique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical Gas Sensor Based on a Flexible Capacitive Microwave Transducer Associated with a Sensitive Carbon Composite Polymer Film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Jean-Luc L Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, JPCNFM 2016 – 14e journées pédagogiques du CNFM (Coordination nationale pour la formation en micro-électronique et en nanotechnologies), 16, pp.1014. </w:t>
+              <w:t xml:space="preserve">Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Proceedings of Eurosensors 2017, 1 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/j3ea/20171014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/proceedings1040439⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01777560v1</w:t>
+                <w:t xml:space="preserve">hal-01719023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Design Methodology for a Complex DRA-SIW Filter-Antenna Subsystem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Design methodology for dual-band hybrid antennas with off-resonance loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amjad Iqbal</w:t>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Farhan Shafique</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 2017, pp.1-9. </w:t>
+              <w:t xml:space="preserve">IET Microwaves Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (14), pp.2077-2082. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2017/6401810⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-map.2017.0163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376645v1</w:t>
+                <w:t xml:space="preserve">hal-02376638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microstrip lossy filters for receivers in satellite transponders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multilayered coupled interdigital resonator filters for general Chebyshev filtering functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+                <w:t xml:space="preserve">Didier Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 62 (9), pp.2014-2024</w:t>
+              <w:t xml:space="preserve">, 2016, 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290986v1</w:t>
+                <w:t xml:space="preserve">hal-01290987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayered coupled interdigital resonator filters for general Chebyshev filtering functions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of microstrip lossy filters for receivers in satellite transponders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Kaminsky</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 64</w:t>
+              <w:t xml:space="preserve">, 2016, 62 (9), pp.2014-2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290987v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and characterization of microwave breakdown at atmospheric pressure in OMUX filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">A dual-band bandpass filter with widely separated passbands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Microwave Theory and Techniques, IEEE Transactions on, 62 (3), pp.450-456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2304361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924507v1</w:t>
+                <w:t xml:space="preserve">hal-00924861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer interdigital structures for highly selective compact bandpass filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Modeling and characterization of microwave breakdown at atmospheric pressure in OMUX filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, A paraitre</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.46-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924855v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Shape optimization library for the design of microwave components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+                <w:t xml:space="preserve">Multilayer interdigital structures for highly selective compact bandpass filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 6 (1), pp.31-37</w:t>
+              <w:t xml:space="preserve">IEEE Microwave and Wireless Components Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, A paraitre</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924846v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized Synthesis of Self-Equalized Microwave Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Shape optimization library for the design of microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Khaled Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (1), pp.31-37</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01096240v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and implementation of compact diplexers using dual-mode cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Optimized Synthesis of Self-Equalized Microwave Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mmce.20760⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2332135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00924828v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01096240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-band bandpass filter with widely separated passbands</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umair Naeem</w:t>
+                <w:t xml:space="preserve">Design and implementation of compact diplexers using dual-mode cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (2), pp.249-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20760⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2014.2304361⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924861v1</w:t>
+                <w:t xml:space="preserve">hal-00924828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flip Chip Based on Carbon Nanotube-Carbon Nanotube Interconnected Bumps for High-Frequency Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4011,277 +4011,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00922162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of CAD models for space engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact diplexers and triplexers implemented with dual-mode cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 22 (1), pp.3-9</w:t>
+              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (1), pp.51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924499v1</w:t>
+                <w:t xml:space="preserve">hal-00924501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact diplexers and triplexers implemented with dual-mode cavities</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of CAD models for space engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (1), pp.51-58</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (1), pp.3-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924501v1</w:t>
+                <w:t xml:space="preserve">hal-00924499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Vertical Interdigital Filters Using Multilayered Technologies</w:t>
               </w:r>
@@ -4306,64 +4306,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Kaminsky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (4), pp.965-974. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4548,77 +4548,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 2011 (number IJAP/190358), 14 p. </w:t>
@@ -4828,64 +4828,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,64 +5108,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Chreim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5210,437 +5210,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00587533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimized design of microwave dielectric resonators by level set and topology gradient methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Microwave breakdown in waveguide filters, numerical simulation, and comparison to experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 20, pp.33-41. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 107, pp.043301-1-043301-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mmce.20400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3298458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00450646v1</w:t>
+                <w:t xml:space="preserve">hal-00469676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in waveguide filters, numerical simulation, and comparison to experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+                <w:t xml:space="preserve">Bulk acoustic wave filters synthesis and optimization for multi-standard communication terminals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3298458⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 57 (1), pp.52-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469676v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00579347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filters synthesis and optimization for multi-standard communication terminals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">Shape optimized design of microwave dielectric resonators by level set and topology gradient methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Ultrasonics, Ferroelectrics and Frequency Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20, pp.33-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mmce.20400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TUFFC.2010.1378⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00579347v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00450646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DCS Tx filters using AlN resonators with Iridium electrodes</w:t>
               </w:r>
@@ -5786,51 +5786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alireza Mahanfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5879,1615 +5879,1615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00437378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Synthesis for the Design of Microwave Filters With a Minimum Insertion-Loss Configuration</w:t>
+                <w:t xml:space="preserve">Optimization of microwave devices combining topology gradient and genetic algorithm.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International of RF and microwave computer-aided engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Volume 18 (5), pp.454-463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663495v1</w:t>
+                <w:t xml:space="preserve">hal-00323655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Certified Computation of Optimal Multiband Filtering Functions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+                <w:t xml:space="preserve">Topology gradient optimization in 2D and 3D for the design of microwave components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2007.912234⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.50 (issue 10), pp.2739-2743. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663542v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neural network approach for comodeling design of multichip module.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Improved Synthesis for the Design of Microwave Filters With a Minimum Insertion-Loss Configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J.F. Villemazet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (9), pp.2086 -2094. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2008.2002234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349182v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stop band filters built in the BAW technology.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">P. Ancey</w:t>
+                <w:t xml:space="preserve">Certified Computation of Optimal Multiband Filtering Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (1), pp.105 -112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2007.912234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349189v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-based optimization of packaged integrated microwave circuits exploiting reduced electromagnetic models.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+                <w:t xml:space="preserve">Neural network approach for comodeling design of multichip module.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Villemazet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vol.50 (Issue 3), pp.688-691. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 50 (7), pp.1770-1775</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349179v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An EM-circuit-ANN co-modeling approach for RF module design.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Stop band filters built in the BAW technology.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, vol.18 (Issue 1), pp.21-31</w:t>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.9, (Issue 5), pp.104-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00349170v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in waveguide filters theoretical and experimental investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Gradient-based optimization of packaged integrated microwave circuits exploiting reduced electromagnetic models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007100⟩</w:t>
+              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.50 (Issue 3), pp.688-691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00354342v1</w:t>
+                <w:t xml:space="preserve">hal-00349179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coorperative particle swarm optimization of passive microwave devices.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Mahanfar</w:t>
+                <w:t xml:space="preserve">An EM-circuit-ANN co-modeling approach for RF module design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vol.21 (n°1-2), pp.151-168</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, vol.18 (Issue 1), pp.21-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00207535v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00349170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology gradient optimization in 2D and 3D for the design of microwave components.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+                <w:t xml:space="preserve">Microwave breakdown in waveguide filters theoretical and experimental investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave and Optical Technology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mop.23751⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 56 (12, part 2), pp.3072-3078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMTT.2008.2007100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00349188v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of microwave devices combining topology gradient and genetic algorithm.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+                <w:t xml:space="preserve">Coorperative particle swarm optimization of passive microwave devices.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mahanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International of RF and microwave computer-aided engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Volume 18 (5), pp.454-463</w:t>
+              <w:t xml:space="preserve">International Journal of Numerical Modelling: Electronic Networks, Devices and Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vol.21 (n°1-2), pp.151-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00323655v1</w:t>
+                <w:t xml:space="preserve">hal-00207535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General synthesis techniques for coupled resonator networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+                <w:t xml:space="preserve">Mutual-Synthesis of Combined Microwave Circuits Applied to the Design of a Filter-Antenna Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 55 (Issue 6, part 1), pp.1182-1189</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00663533v1</w:t>
+                <w:t xml:space="preserve">hal-00155886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel superconductive self-equalized planar filter configuration for C-band input multiplexers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+                <w:t xml:space="preserve">General synthesis techniques for coupled resonator networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Microwave Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 8 (5), pp.98 -104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMW.2007.4383440⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142712v1</w:t>
+                <w:t xml:space="preserve">hal-00663533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual-Synthesis of Combined Microwave Circuits Applied to the Design of a Filter-Antenna Subsystem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel superconductive self-equalized planar filter configuration for C-band input multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Seaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanis Courrèges</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Madrangeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michaël Troubat</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">M. Maignan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Microwave Theory and Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Volume 55 (Issue 6, part 1), pp.1182-1189</w:t>
+              <w:t xml:space="preserve">International Journal of RF and Microwave Computer-Aided Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 17 (Issue 1), p 29-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155886v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00142712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and design of asymmetrical dual-band bandpass filters based on equivalent network simplification</w:t>
               </w:r>
@@ -7499,64 +7499,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7629,51 +7629,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7754,51 +7754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7870,64 +7870,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct electromagnetic optimization of microwave filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8017,3410 +8017,3410 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
+                <w:t xml:space="preserve">Micro Additively Manufactured Suspended Stripline for Sub-THz Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bila</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Passerieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Materials and their applications conference (13th MMA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Utrecht, Netherlands. pp.258-261, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC65286.2025.11235156⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05379801v1</w:t>
+                <w:t xml:space="preserve">hal-05379523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of Millimeter-Wave Air Filled Cavities and Filters Using Vertically Aligned Carbon Nanotubes</w:t>
+                <w:t xml:space="preserve">Development of Carbon Nanotube based Waveguide and Filters in W-Band</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Kumar Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongtao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongtao Jiang</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jianping Zou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE/MTT-S International Microwave Symposium - IMS 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Nanoelectronics Conference (INEC 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Tamsui, Taiwan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05308584v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of PEDOT:PSS/Graphene based RFID sensor for milk spoilage detection</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kanishka Bhunia</w:t>
+                <w:t xml:space="preserve">FUN-TERA - Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391972v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05158399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Carbon Nanotube based Waveguide and Filters in W-Band</w:t>
+                <w:t xml:space="preserve">Integration of Millimeter-Wave Air Filled Cavities and Filters Using Vertically Aligned Carbon Nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankit Kumar Verma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongtao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rongtao Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Jianping Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jianping Zou</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Nanoelectronics Conference (INEC 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE/MTT-S International Microwave Symposium - IMS 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, San Francisco, United States. pp.862-865, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMS40360.2025.11103942⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391951v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05308584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro Additively Manufactured Suspended Stripline for Sub-THz Applications</w:t>
+                <w:t xml:space="preserve">Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Guines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Passerieux</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Microwave Materials and their applications conference (13th MMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Saint-Brieuc, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05379523v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05379801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FUN-TERA - Innovative Applications of μAM in High-Frequency Component Design: From 3D Structures to Coplanar Line Repair</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Investigating the potential of PEDOT:PSS/Graphene based RFID sensor for milk spoilage detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinandan Pal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kanishka Bhunia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques du PEPR électronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE Applied Sensing Conference (APSCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Hyderabad, India. pp.187-190, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCON63569.2025.11144120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05158399v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes-Based Passive Devices for MM-Waves Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amit Kumar</w:t>
+                <w:t xml:space="preserve">Evaluation de lignes de transmission réalisées par fabrication additive pour des applications submillimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Lahlimi Alami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Guines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit Kumar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stephane Bila</w:t>
+                <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391963v1</w:t>
+                <w:t xml:space="preserve">hal-04610025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance sélective de l'humidité extérieure à l'aide d’un capteur radiofréquence flexible</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shekhar Shinde</w:t>
+                <w:t xml:space="preserve">Vertically Aligned Carbon Nanotubes-Based Passive Devices for MM-Waves Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rongtao Jaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 Asia-Pacific Microwave Conference (APMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bali, Indonesia. pp.163-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APMC60911.2024.10867696⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610092v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05391963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de cavités et de filtres intégrés à base de nanotubes de carbone alignés verticalement pour applications submillimétriques</w:t>
+                <w:t xml:space="preserve">Surveillance sélective de l'humidité extérieure à l'aide d’un capteur radiofréquence flexible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ankit K. Verma</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Beng Kang Tay</w:t>
+                <w:t xml:space="preserve">Bernard B. Ngoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérengère Lebental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shekhar Shinde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610052v1</w:t>
+                <w:t xml:space="preserve">hal-04610092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon Nanotube Based Waveguide and Application to Digital Communication in mmW Band</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rong Tao Jiang</w:t>
+                <w:t xml:space="preserve">Conception de cavités et de filtres intégrés à base de nanotubes de carbone alignés verticalement pour applications submillimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ankit K. Verma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.-T. Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chong Wei Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Hai Zhao</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Beng Kang Tay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LEAT, Jun 2024, Antibes - Juan les Pins, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764993v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing CO₂ sensitivity of a polymer-based RF sensor through functionalization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Cloutet</w:t>
+                <w:t xml:space="preserve">Carbon Nanotube Based Waveguide and Application to Digital Communication in mmW Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rong Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chong Wei Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Hai Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Applied Sensing Conference (APSCON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/APSCON60364.2024.10465928⟩</w:t>
+              <w:t xml:space="preserve">2024 54th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Paris, France. pp.1074-1077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC61614.2024.10732139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612355v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de lignes de transmission réalisées par fabrication additive pour des applications submillimétriques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro Rynkiewicz</w:t>
+                <w:t xml:space="preserve">Enhancing CO₂ sensitivity of a polymer-based RF sensor through functionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Bobby Ngoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem Kreddia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bernardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Applied Sensing Conference (APSCON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Goa, India. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APSCON60364.2024.10465928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04610025v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t>
+                <w:t xml:space="preserve">Conception d’un filtre passe-bande avec bande stoppée absorbante pour les systèmes d’antennes multisources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Berengere Lebental</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hamidal Hallil</w:t>
+                <w:t xml:space="preserve">Joe Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE SENSORS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04023985v1</w:t>
+                <w:t xml:space="preserve">hal-04612640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres RF en utilisant l’Intelligence Artificielle</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Conception de filtres RF en utilisant l'Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatez Bellah Karabaghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème édition des Journées Nationales Microondes (JNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04548177v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF filter design using Deep Learning and Artificial Intelligence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Analyses multiphysiques pour des dispositifs diélectriques de forte puissance utilisés dans l’espace</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Youzkatli El Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04547955v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de conception de filtres hyperfréquences à plans de fréquence variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joe Zeidan</w:t>
+                <w:t xml:space="preserve">Conception de filtres RF en utilisant l’Intelligence Artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karabaghli Mouatez Bellah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frigui Kamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamieh</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">22ème édition des Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612650v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04548177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective fabrication of LMST thermally-stable surface-mount ceramic devices for millimeter-wave bands</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
+                <w:t xml:space="preserve">Water and air quality monitoring with multiparameter chemical sensors: Managing non-idealities from lab to field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berengere Lebental</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidal Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784267⟩</w:t>
+              <w:t xml:space="preserve">2022 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2022, Dallas, United States. pp.01-04, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611904v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04023985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un filtre passe-bande quasi-absorptif à plan de fréquence variable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamieh</w:t>
+                <w:t xml:space="preserve">RF filter design using Deep Learning and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouatez Bellah Karabaghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Limoges, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO51452.2022.10038522⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612657v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04547955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un filtre passe-bande avec bande stoppée absorbante pour les systèmes d’antennes multisources</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+                <w:t xml:space="preserve">Collective fabrication of LMST thermally-stable surface-mount ceramic devices for millimeter-wave bands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">51st European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom. pp.688-691, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC50147.2022.9784267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612640v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses multiphysiques pour des dispositifs diélectriques de forte puissance utilisés dans l’espace</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie de conception de filtres hyperfréquences à plans de fréquence variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Youzkatli El Khatib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Ali Hamieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612667v1</w:t>
+                <w:t xml:space="preserve">hal-04612650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres RF en utilisant l'Intelligence Artificielle</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Moctar Mouhamadou</w:t>
+                <w:t xml:space="preserve">Conception d’un filtre passe-bande quasi-absorptif à plan de fréquence variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Zeidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22 èmes Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, XLIM, Jun 2022, Limoges, France</w:t>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612591v1</w:t>
+                <w:t xml:space="preserve">hal-04612657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet-Printed RF Gas Sensors based on conductive nanomaterials for VOCs monitoring</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Cloutet</w:t>
+                <w:t xml:space="preserve">Quasi-reflection-less bandpass filter with a variable frequency plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joe Zeidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurelien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamieh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium (IMS 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Atlanta, GA, United States. pp.93-96, </w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.8-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9574856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03455488v1</w:t>
+                <w:t xml:space="preserve">hal-04612880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser-machined ceramic band-pass filters development for mm-Wave applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pattern-Reconfigurable Metasurface-Antenna Array for Functional Brain Imaging Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642290⟩</w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612875v1</w:t>
+                <w:t xml:space="preserve">hal-03455443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pattern-Reconfigurable Metasurface-Antenna Array for Functional Brain Imaging Applications</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inkjet-Printed RF Gas Sensors based on conductive nanomaterials for VOCs monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium (IMS 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Atlanta, GA, United States. pp.93-96, </w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9574856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455443v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser-machined ceramic band-pass filters development for mm-Wave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Fontana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Périgaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Acikalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Dia</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+                <w:t xml:space="preserve">Patrice Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.137-139, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, France. pp.303-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04612876v1</w:t>
+                <w:t xml:space="preserve">hal-04612875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Time-Variant Targets Detection using MIMO Radar Framework for Cerebrovascular Monitoring</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shape Optimization of a Compact Dual-mode Filter Using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411329⟩</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.137-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455450v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04612876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-reflection-less bandpass filter with a variable frequency plan</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Multiple Time-Variant Targets Detection using MIMO Radar Framework for Cerebrovascular Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Hamieh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Filter Workshop (IMFW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Perugia, Italy. pp.8-10, </w:t>
+              <w:t xml:space="preserve">2021 15th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Dusseldorf, Germany. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IMFW49589.2021.9642366⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/EuCAP51087.2021.9411329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04612880v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Moving Targets Tracking based on Kernel Localization and Group Trackers for Envisioned Functional Microwave Brain Imaging Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11467,51 +11467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Short-Range Sensing Approach using MIMO Radar for Brain Activities Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11552,247 +11552,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new dual RF sensor in gas detection and humidity influence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Machine Learning Approach of Hemorrhage Stroke Detection in Differential Microwave Head Imaging System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salimitorkamani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t>
+              <w:t xml:space="preserve">2020 European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Copenhaguen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03088024v1</w:t>
+                <w:t xml:space="preserve">hal-03047739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Machine Learning Approach of Hemorrhage Stroke Detection in Differential Microwave Head Imaging System</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A new dual RF sensor in gas detection and humidity influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2020, Copenhaguen, Denmark</w:t>
+              <w:t xml:space="preserve">2020 IEEE SENSORS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Rotterdam, Netherlands. 4p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03047739v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03088024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal bounds and matching networks of fixed degree for frequency varying impedances</w:t>
               </w:r>
@@ -11804,51 +11804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Cooman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12018,217 +12018,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03047743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Compact High-Q Filter Made of High-Permittivity Ceramic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377005v1</w:t>
+                <w:t xml:space="preserve">hal-02094287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis Method for Manifold-Coupled Multiplexers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martínez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12247,87 +12238,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EuMC 2019 - 49th European Microwave Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resonant Frequency-dependent Coupling Elements for the Design of Microwave Filters with Multiple Transmission Zeroes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12335,4983 +12326,4992 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.52-54, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence du procédé de fabrication par impression jet d’encre sur les propriétés diélectriques d’un substrat papier photo</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">3D Compact High-Q Filter Made of High-Permittivity Ceramic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakoub Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2019.8910921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094230v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de synthèse pour des multiplexeursà manifold</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+                <w:t xml:space="preserve">Influence du procédé de fabrication par impression jet d’encre sur les propriétés diélectriques d’un substrat papier photo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2019 - 21èmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">21èmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376985v1</w:t>
+                <w:t xml:space="preserve">hal-02094230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Méthode de synthèse pour des multiplexeursà manifold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNM 2019 - 21èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377007v1</w:t>
+                <w:t xml:space="preserve">hal-02376985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach of Brain Tumor Detection using Miniaturized High-Fidelity UWB Slot Antenna Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+                <w:t xml:space="preserve">Assembly-free Tunable Resonator on TE011 Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Bochum, Germany. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-AMP.2019.8880069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02377024v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Microwave Imagining System based on Cognitive Scanning for Brain Activities Monitoring: A Feasibility Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Carré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02377031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de formes de circuits hyperfréquences par un paramétrage utilisant des courbes de bézier couplées à une méthode de gradients</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach of Brain Tumor Detection using Miniaturized High-Fidelity UWB Slot Antenna Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Ojaroudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Salimi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIèmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Krakow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02094287v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach of Multi-Parameter UWB Antenna Modeling Based on Knowledge-Based Artificial Neural Network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Ojaroudi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376854v1</w:t>
+                <w:t xml:space="preserve">hal-01840933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Discharge as Power-Induced Limiter Element in Waveguide Filters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530470⟩</w:t>
+              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain. pp.158-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376943v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
+                <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777590v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturization and Optimization of Multiband Antenna Arrays by Co-Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Invited] Theoretical study of CNT based waveguide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Roux-Levy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">An convex optimization approach to the matching problem: application to the co-conception of antenna filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gibin Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium, workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadephia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840986v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An convex optimization approach to the matching problem: application to the co-conception of antenna filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gibin Bose</w:t>
+                <w:t xml:space="preserve">Continuously Tunable X-Band Filter Using a 3D Spiral Ribbon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium, workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadephia, United States</w:t>
+              <w:t xml:space="preserve">Internationnal Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization (NEMO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376905v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">A New Approach of Multi-Parameter UWB Antenna Modeling Based on Knowledge-Based Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ojaroudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">12th European Conference on Antennas and Propagation (EuCAP 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, London, United Kingdom. 138 (5 pp.)-138 (5 pp.), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/cp.2018.0497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778625v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plasma Discharge as Power-Induced Limiter Element in Waveguide Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Breuil</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Conference on Antenna Measurements &amp; Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Västerås, Sweden. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CAMA.2018.8530470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840987v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiband Filters with Positive or Negative Dispersive Cross-Couplings</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">Plastic additive manufacturing for rapid and low-cost prototyping of passive hardware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840989v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01777590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Design of Multiband Bandpass Filters with Dispersive Cross-couplings for Improved Selectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC - CNES, Apr 2018, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778638v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+                <w:t xml:space="preserve">Additive manufacturing applied to microwave filters and antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National D'Etudes Spatiales (CNES), Apr 2018, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01778627v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiband Filters with Positive or Negative Dispersive Cross-Couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Philadelphia, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376914v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+                <w:t xml:space="preserve">Bandpass Filter Based on Skeleton-like Monobloc Dielectric Pucks Made by Additive Manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Madrid, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376952v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent development in additive manufacturing of passive hardware and conformal printing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Johann Sence</w:t>
+                <w:t xml:space="preserve">Shape Optimization Methods for the Design of Microwave Circuits and Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference (EuMW 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 2nd URSI Atlantic Radio Science Meeting (AT-RASC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Gran Canaria, Spain. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/URSI-AT-RASC.2018.8471530⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840933v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Printed Ku-Band Compact Diplexer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Design and optimization of multielement antennas and RF circuits for beamforming with a reduced number of RF Front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Medrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE MTT-S International Microwave Workshop Series on 5G Hardware and System Technologies (IMWS-5G)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Dublin, France. pp.1-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IMWS-5G.2018.8484389⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01777589v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Descent Shape Optimization of Microwave Circuits using Bézier Curves Parametrization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
+                <w:t xml:space="preserve">Bézier Curve Parametrization for Gradient Descent Shape Optimization of Microwave Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ruatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 48th European Microwave Conference (EuMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (7th IWMF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National D'Etudes Spatiales (CNES), Apr 2018, Noordwijk, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EuMC.2018.8541573⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02376911v1</w:t>
+                <w:t xml:space="preserve">hal-01778627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicon-integrated signal-interference dual-band bandpass filter for GNSS application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Torres</w:t>
+                <w:t xml:space="preserve">Design of a Hybrid SIW–Microstrip Lossy Filter in LTCC Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376803v1</w:t>
+                <w:t xml:space="preserve">hal-01579112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Invited talk: CArbon and Microwave-based Ultrasensitive gas Sensors (CAMUS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, SIngapore, Singapore</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504065v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01719082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Menudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504063v1</w:t>
+                <w:t xml:space="preserve">hal-01504068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invited talk: CArbon and Microwave-based Ultrasensitive gas Sensors (CAMUS)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Q. Zhang</w:t>
+                <w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, SIngapore, Singapore</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01719082v1</w:t>
+                <w:t xml:space="preserve">hal-01521575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative Materials and Fabrication Process to Develop New RF Components and Concepts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Menudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504068v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01579127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive microwave resonator printed on a paper substrate for CNT based gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521575v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of microwave antennas up to 60 GHz</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on ELECTROMAGNETICS IN ADVANCED APPLICATIONS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Verona, Italy</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579127v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Metal Coating Techniques up to 66 GHz and their Application to Additively Manufactored Bandpass Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+                <w:t xml:space="preserve">Silicon-integrated signal-interference dual-band bandpass filter for GNSS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Adnan Addou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Delage</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">Julien Lintignat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Gomez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Barelaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE/MTT-S International Microwave Symposium - IMS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. pp.1675-1678, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8058962⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01504067v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre elliptique 4 pôles par fabrication additive 3D plastique : problématique de la montée en fréquence</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+                <w:t xml:space="preserve">A Ku-Band diplexer based on 3dB directional couplers made by plastic additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01504062v1</w:t>
+                <w:t xml:space="preserve">hal-01504065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un capteur chimique à partir d’un transducteur micro-ondes capacitif flexible innovant et de composites carbonés</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Evaluation de différents types de métallisation appliqués à et par fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM)</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521564v1</w:t>
+                <w:t xml:space="preserve">hal-01504063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical gas sensor based on a novel capacitive microwave flexible transducer and composite polymer carbon nanomaterials</w:t>
+                <w:t xml:space="preserve">Développement d’un capteur chimique à partir d’un transducteur micro-ondes capacitif flexible innovant et de composites carbonés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017), IEEE Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXèmes Journées Nationales Microondes (JNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521569v1</w:t>
+                <w:t xml:space="preserve">hal-01521564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Rebière</w:t>
+                <w:t xml:space="preserve">Chemical gas sensor based on a novel capacitive microwave flexible transducer and composite polymer carbon nanomaterials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234281⟩</w:t>
+              <w:t xml:space="preserve">19th Symposium on Design, Test, Integration &amp; Packaging of MEMS and MOEMS (DTIP 2017), IEEE Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bordeaux, France. session - Microfluidics, Bio &amp; Chemical sensors, 4 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP.2017.7984509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01682987v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis Method for Matching Filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Torres</w:t>
+                <w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Pieper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J L Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE MTT-S International Microwave Symposium (IMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8059040⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Glasgow, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSENS.2017.8234281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420636v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01682987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">VOCs monitoring using microwave capacitive resonator and conductive polymer – MWCNTs nanocomposites for environmental applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Synthesis Method for Matching Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE MTT-S International Microwave Symposium (IMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honololu, United States. pp.1930-1933, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2017.8059040⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01719025v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+                <w:t xml:space="preserve">VOCs monitoring using microwave capacitive resonator and conductive polymer – MWCNTs nanocomposites for environmental applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Nanotechnology Materials and Devices Conference (NMDC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Singapore, Singapore</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376774v1</w:t>
+                <w:t xml:space="preserve">hal-01719025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A dual-mode high-Q tunable filter reconfigured by cavity rotation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE MTT-S International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave, and Terahertz Applications (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Seville, Spain. pp.341-343, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2017.7964280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01579104v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
+                <w:t xml:space="preserve">Continuously Tunable Filter Made by Additive Manufacturing Using a 3D Spiral Ribbon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
@@ -17346,7574 +17346,7574 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02376798v1</w:t>
+                <w:t xml:space="preserve">hal-01579104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Hybrid SIW–Microstrip Lossy Filter in LTCC Technology</w:t>
+                <w:t xml:space="preserve">RF and Microwave Filters and Other 3D Passive Components Made by Additive Manufacturing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS2017), Workshop Additive Manufacturing of Radio-Frequency Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01579112v1</w:t>
+                <w:t xml:space="preserve">hal-02376798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Application of the Aerosol Jet® technology for printed electronic devices including ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malgorzata Anna Piechowiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">ELECTROCERAMICS XV CONFERENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01278711v1</w:t>
+                <w:t xml:space="preserve">hal-01300738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lossy resonators as decoupling elements in densely packed arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shafique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest (IMS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300636v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology to keep the same radiation efficiency while miniaturizing an antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Free-form method for designing an optimal microwave filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonnelie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ruatta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satafa Sanogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Davos, Switzerland</w:t>
+              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315816v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanomaterial sensitive layer based passive flexible gas sensor</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">High-speed coherent silicon modulator module using photonic integrated circuits: from circuit design to packaged module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Myko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t>
+              <w:t xml:space="preserve">SPIE Photonics Europe 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393051v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer-carbon nanotubes composite sensitive film and flexible paper substrate based VOC vapor sensing</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+                <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Franco-Spanish workshop IBERNAM-CMC2</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Beijing, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEMO.2016.7561662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376560v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging of photonic integrated circuit based high-speed coherent transmitter module</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">B. Charbonnier</w:t>
+                <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Electronic Components and Technology Conference (ECTC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Las Vegas, United States</w:t>
+              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315846v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inkjet printed flexible microwave sensor based on carbon materials sensitive layers</w:t>
+                <w:t xml:space="preserve">Polymer-carbon nanotubes composite sensitive film and flexible paper substrate based VOC vapor sensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tasso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+              <w:t xml:space="preserve">8ème Franco-Spanish workshop IBERNAM-CMC2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393060v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Packaging of photonic integrated circuit based high-speed coherent transmitter module</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bernabé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Blampey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Myko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Electronic Components and Technology Conference (ECTC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300638v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Inkjet printed flexible microwave sensor based on carbon materials sensitive layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Abdelghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
+              <w:t xml:space="preserve">8ème Franco-Spanish Workshop IBERNAM-CMC2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359800v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable filters: solutions provided by mechanical actuation, dielectric components and additive manufacturing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve"> 3rd ESA Workshop on Advanced Flexible Telecom Payloads </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01273922v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic and Metal Additive Manufacturing Technologies for Hyperfrequency Passives Components up to Ka band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01359799v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Methodology to keep the same radiation efficiency while miniaturizing an antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakoub Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EuCAP 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Davos, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315661v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Carbon nanomaterial sensitive layer based passive flexible gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Paragua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
+              <w:t xml:space="preserve">The 16th International Meeting on Chemical Sensors (IMCS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Jeju Island, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389906v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized synthesis of a microwave equalizer for matching a high performance small antenna</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+                <w:t xml:space="preserve">Design of 3D Printed Plastic Modular Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Saucourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE International Conference on Antenna Measurements &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01420641v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Aerosol Jet® technology for printed electronic devices including ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additive manufacturing of ceramics using Stereolithography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ELECTROCERAMICS XV CONFERENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Limoges, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300738v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dual-mode Dual-band Bandpass Cavity Filter with Widely Separated Passbands</w:t>
+                <w:t xml:space="preserve">Ceramic, plastic and metallic additive manufacturing: perspectives for RF passive components</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Umair Naeem</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Numerical Electromagnetic and Multiphysics Modeling and Optimization for RF, Microwave and Terahertz Applications (NEMO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Microwave Conference 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Londres, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389909v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01359799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs microondes didactiques par impression 3D plastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+                <w:t xml:space="preserve">Réalisation de dispositifs de filtrage passifs à l’aide de technologies de fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389905v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-speed coherent silicon modulator module using photonic integrated circuits: from circuit design to packaged module</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D printing of microwave passive components by different additive manufacturing technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE Photonics Europe 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315832v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lossy resonators as decoupling elements in densely packed arrays</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Shafique</w:t>
+                <w:t xml:space="preserve">Optimized synthesis of a microwave equalizer for matching a high performance small antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Martínez Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest (IMS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">2016 IEEE International Conference on Antenna Measurements &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Syracuse, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315854v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01420641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free-form method for designing an optimal microwave filter</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Satafa Sanogo</w:t>
+                <w:t xml:space="preserve">Panorama de composants hyperfréquences 3D réalisés par fabrication additive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Electric and Magnetic Fields (EMF 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Fabrication additive pour l’électronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315808v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Feuray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273916v1</w:t>
+                <w:t xml:space="preserve">hal-01273907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design et co-intégration de réseaux d’antennes actives multibandes pour systèmes de radionavigation par satellites</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ink-jet printed flexible gas sensors based on electromagnetic transduction and carbon materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prince Bahoumina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamida Hallil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lachaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01315875v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and characterization of CNT Inkjet printed patterns for paper-based RF components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+                <w:t xml:space="preserve">Optimisation du packaging d’un modulateur électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Limoges, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293714v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un dispositif de routage compact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mazet</w:t>
+                <w:t xml:space="preserve">Conception d’un capteur de gaz à transduction électromagnétique à base de nanostructures carbonées sur substrat flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349582v1</w:t>
+                <w:t xml:space="preserve">hal-01308539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbon nanostructures based RF nanopackaging: Application to 3D interconnect</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coquet</w:t>
+                <w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01290990v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization of planar microwave components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Puech</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Int. Conference on Numerical electromagnetic and multiphysics modeling and optimization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302201v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental verification of microwave breakdown in OMUX filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302183v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable filters by mechanical actuation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Numerical modelling and characterization of the microwave breakdown in OMUX filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S Int. Conference on Numerical electromagnetic and multiphysics modeling and optimization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280474v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTÉGRATION DES TECHNOLOGIES ADDITIVES DANS UNE CHAÎNE NUMÉRIQUE DE CRÉATION DE COMPOSANTS HYPERFRÉQUENCES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">About radiation efficiency optimizing of a miniaturized antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakoub Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GdR Ondes - Thales - Journée applications des technologies de fabrication additive aux antennes et circuits hyperfréquences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thales, Nov 2015, Elancourt, France</w:t>
+              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280498v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01278639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of ceramic additive technologies for radiofrequency components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Étude et caractérisation de motifs de CNT imprimés par jet d'encre sur papier pour des structures RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigma-tech days – Additive manufacturing : a new way of thinking about objects design and fabrication</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281187v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling and characterization of the microwave breakdown in OMUX filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimisation du packaging d’un modulateur électro-optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Int. Conference on Numerical electromagnetic and multiphysics modeling and optimization </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302199v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">About radiation efficiency optimizing of a miniaturized antenna</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Compact SIW based multimode filters for future generation wireless front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th European Conference on Antennas and Propagation (EuCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">European Microwave Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01278639v1</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude et caractérisation de motifs de CNT imprimés par jet d'encre sur papier pour des structures RF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Antenne cornet réalisée en impression plastique 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349586v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01273916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact SIW based multimode filters for future generation wireless front-ends</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-design et co-intégration de réseaux d’antennes actives multibandes pour systèmes de radionavigation par satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum DGA Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302212v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du packaging d’un modulateur électro-optique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
+                <w:t xml:space="preserve">Study and characterization of CNT Inkjet printed patterns for paper-based RF components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349585v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging tradeoff for high speed device integrations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d’un dispositif de routage compact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microelectronics Assembly and Packaging Society </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302221v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Packaging optimization of an electro-optical modulator for high data-rate communications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Carbon nanostructures based RF nanopackaging: Application to 3D interconnect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beng Kang Tay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Phoenix, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302203v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a dual band SIW filter for a L band RF receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Sence</w:t>
+                <w:t xml:space="preserve">Shape optimization of planar microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jarry</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S Int. Conference on Numerical electromagnetic and multiphysics modeling and optimization </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302181v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic filters for wireless communications front-ends at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">Experimental verification of microwave breakdown in OMUX filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302180v1</w:t>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact dual-band filter in SIW technology for a L band receiver</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+                <w:t xml:space="preserve">Packaging tradeoff for high speed device integrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Haentjens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desruelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrétien Gérald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leborgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Haentjens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Microelectronics Assembly and Packaging Society </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298287v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of microwave breakdown in a two-channel output multiplexer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Packaging optimization of an electro-optical modulator for high data-rate communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchra Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Mottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week </w:t>
+              <w:t xml:space="preserve">European Microwave Week</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302206v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic-based additive technologies for RF applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Design of a dual band SIW filter for a L band RF receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, Special session on Additive manufacturing techniques for RF modules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302133v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation d’une antenne à efficacité de rayonnement constante</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+                <w:t xml:space="preserve">Miniature ceramic filters for wireless communications front-ends at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349590v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of compact multiport filtering devices and subsystems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compact dual-band filter in SIW technology for a L band receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week, Workshop on Recent Advances in the Synthesis of Microwave Filters and Multiplexers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2015 European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Unknown, Unknown Region. pp.765-768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302140v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced filter synthesis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+                <w:t xml:space="preserve">Ceramic-based additive technologies for RF applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week, Special session on Additive manufacturing techniques for RF modules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290989v1</w:t>
+                <w:t xml:space="preserve">hal-01302133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact dual-mode routing network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of compact multiport filtering devices and subsystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Puech</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week, Workshop on Recent Advances in the Synthesis of Microwave Filters and Multiplexers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302176v1</w:t>
+                <w:t xml:space="preserve">hal-01302140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositifs millimétriques passifs à ondes lentes à base de nanotubes de carbone</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Miniaturisation d’une antenne à efficacité de rayonnement constante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaakoub Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349593v1</w:t>
+                <w:t xml:space="preserve">hal-01349590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-profile dual-band circularly polarized microstrip antenna for GNSS applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">François Torres</w:t>
+                <w:t xml:space="preserve">Experimental and numerical study of microwave breakdown in a two-channel output multiplexer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">European Microwave Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302189v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l’efficacité d’un récepteur GPS/Galileo grâce à une approche de co-conception du front-end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faycel Fezai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martinez-Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Electromagnétisme et Guerre Electronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01315882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">Advanced filter synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale 2015 du DGR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01280482v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01290989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claquage microonde dans un multiplexeur à deux canaux : mesures expérimentales et comparaison aux simulations numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Design of a compact dual-mode routing network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349594v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un filtre bi-bande en technologie SIW pour un système de réception GPS/Galileo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">Low-profile dual-band circularly polarized microstrip antenna for GNSS applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Nour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jarry</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349583v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ink-jet printed flexible gas sensors based on electromagnetic transduction and carbon materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Rebiere</w:t>
+                <w:t xml:space="preserve">Dispositifs millimétriques passifs à ondes lentes à base de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Cometto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tay Beng Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302216v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01349593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de prototypes de filtres volumiques par impression 3D plastique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Feuray</w:t>
+                <w:t xml:space="preserve">Claquage microonde dans un multiplexeur à deux canaux : mesures expérimentales et comparaison aux simulations numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01273907v1</w:t>
+                <w:t xml:space="preserve">hal-01349594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation du packaging d’un modulateur électro-optique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Conception d’un filtre bi-bande en technologie SIW pour un système de réception GPS/Galileo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jarry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque francophone PLUridisciplinaire sur les Matériaux, l’Environnement et l’Electronique </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302194v1</w:t>
+                <w:t xml:space="preserve">hal-01349583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un capteur de gaz à transduction électromagnétique à base de nanostructures carbonées sur substrat flexible</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Technologies additives et les nouveaux matériaux pour les antennes et les circuits en 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Pacchini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXèmes Journées Nationales Microondes (JNM 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale 2015 du DGR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01308539v1</w:t>
+                <w:t xml:space="preserve">hal-01280482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of CNT-film printed on conformal resonator on paper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Co-design and co-integration of multiband active antenna arrays for satellite radionavigation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faycel Fezai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johann Sence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium (IMS), 2014 IEEE MTT-S International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements &amp; Applications (CAMA 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281711v1</w:t>
+                <w:t xml:space="preserve">hal-01290988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle équivalent de nanotubes de carbones imprimés par jet d’encre sur papier</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Miniature ceramic filter-antenna for wireless communications systems at 60 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349578v1</w:t>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A circuit model of CNT patterns for an inkjet printed paper-based gas sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId437" w:history="1">
+                <w:t xml:space="preserve">Impact of CNT-film printed on conformal resonator on paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors Energy harvesting wireless Network &amp; Smart Objects Conference </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Gardanne, France</w:t>
+              <w:t xml:space="preserve">Microwave Symposium (IMS), 2014 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302167v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-design and co-integration of multiband active antenna arrays for satellite radionavigation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johann Sence</w:t>
+                <w:t xml:space="preserve">Modèle équivalent de nanotubes de carbones imprimés par jet d’encre sur papier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Antenna Measurements &amp; Applications (CAMA 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Antibes, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290988v1</w:t>
+                <w:t xml:space="preserve">hal-01349578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic filter-antenna for wireless communications systems at 60 GHz</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">A circuit model of CNT patterns for an inkjet printed paper-based gas sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Sensors Energy harvesting wireless Network &amp; Smart Objects Conference </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Gardanne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302164v1</w:t>
+                <w:t xml:space="preserve">hal-01302167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet printing and additive technologies for the fabrication of RF components</w:t>
               </w:r>
@@ -24951,51 +24951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Tampa, United States</w:t>
@@ -25024,103 +25024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging d’un modulateur électro-optique pour les communications à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales du Réseau Doctoral en Microélectronique (JNRDM 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Lille, France</w:t>
@@ -25143,532 +25143,532 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01349579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact hybrid filter using microstrip resonators and surface mounted cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
+                <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Leblond Herve</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Tampa Bay, United States</w:t>
+              <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01302155v1</w:t>
+                <w:t xml:space="preserve">hal-01117032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in a two-channel output multiplexer: experiments and comparison to numerical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An equivalent circuit model of CNT inkjet printed paper-based structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Multipactor, Corona and Passive Intermodulation </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Rome, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2014.6986487⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302163v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equivalent circuit model of CNT inkjet printed paper-based structures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microwave breakdown in a two-channel output multiplexer: experiments and comparison to numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop in Multipactor, Corona and Passive Intermodulation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Valence, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293721v1</w:t>
+                <w:t xml:space="preserve">hal-01302163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RF Components by Ceramic Additive Technologies: Examples, Fabrication Rules and Optimization Tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a compact hybrid filter using microstrip resonators and surface mounted cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Tantot</w:t>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leblond Herve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Additive Manufacturing technologies for space applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ESA/ESTEC, Oct 2014, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Tampa Bay, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01117032v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RF Components Based on Advanced Additive Technologies</w:t>
               </w:r>
@@ -25706,51 +25706,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Progress in Additive Manufacturing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Singapour, Singapore. </w:t>
@@ -25782,535 +25782,513 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et intégration sur céramique d'une structure filtre-antenne pour les communications haut-débit à 60 GHZ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+                <w:t xml:space="preserve">Comparison of two approaches for the design of microstrip lossy filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013, 18ème Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week / European Microwave Conference (EuMW / EuMC 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916000v1</w:t>
+                <w:t xml:space="preserve">hal-00925247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnexion haute fréquence à base de nanotubes de carbone</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ching Chong Yap</w:t>
+                <w:t xml:space="preserve">Effet de claquage dans les dispositifs en guide d’ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Beng Kang Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315894v1</w:t>
+                <w:t xml:space="preserve">hal-01315861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres à pertes : comparaison de différentes topologies réalisables en technologie planaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
+                <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013), Paris, mai 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Animation fabrication additive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349575v1</w:t>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution pour repousser le seuil de claquage dans les filtres à guide d’ondes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Design of Compact Ultra-selective Filters for Multiradio Front-ends</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia El Hadbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">European Microwave Conference, EUMW2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.814-817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349576v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Calibration Method for Experimental Study of the Nonlinear Behavior of a Bulk Acoustic Wave Resonator Subject to a High-Power Signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26352,3913 +26330,3918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE IFCS-EFTF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Czech Republic. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00915826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Packaging d'un modulateur électro-optique pour les communications à haut débit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Samuel Ngoho Moungoho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouchra Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Marris-Morini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'assemblée générale : 'INTERFERENCES D'ONDES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00936272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of compact and innovative microwave filters and multiplexers for space applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Mediterranean Microwave Symposium (MMS 2013)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Saïda, Lebanon. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MMS.2013.6663112⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId526" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00924936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Compact Ultra-selective Filters for Multiradio Front-ends</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+                <w:t xml:space="preserve">CNTs effects on RF resonator printed on paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EUMW2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany. pp.814-817</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00914663v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNTs effects on RF resonator printed on paper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Conception de filtres compacts ultra-sélectifs pour les réseaux de communication domestiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assia El Hadbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium (IMS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Seattle, United States</w:t>
+              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925242v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de filtres compacts ultra-sélectifs pour les réseaux de communication domestiques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Assia El Hadbi</w:t>
+                <w:t xml:space="preserve">Conception et intégration sur céramique d'une structure filtre-antenne pour les communications haut-débit à 60 GHZ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Person</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2013 : 18èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">JNM 2013, 18ème Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00845127v1</w:t>
+                <w:t xml:space="preserve">hal-00916000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et intégration sur céramique d’une structure filtre-antenne pour les communications haut-débit à 60GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Faten Kouki</w:t>
+                <w:t xml:space="preserve">Interconnexion haute fréquence à base de nanotubes de carbone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ching Chong Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beng Kang Tay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assemblée générale du GdR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349577v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bibliothèque de techniques d’optimisation de formes appliquée à la conception de circuits hyperfréquences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+                <w:t xml:space="preserve">Conception de filtres à pertes : comparaison de différentes topologies réalisables en technologie planaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leblond Herve</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013), Paris, mai 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349573v1</w:t>
+                <w:t xml:space="preserve">hal-01349575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de dispositifs hyperfréquences optimisés en phase pour des fonctions de filtrage et de multiplexage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Solution pour repousser le seuil de claquage dans les filtres à guide d’ondes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315871v1</w:t>
+                <w:t xml:space="preserve">hal-01349576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un diplexeur compact bibande en cavités bimodes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">Conception et intégration sur céramique d’une structure filtre-antenne pour les communications haut-débit à 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Assemblée générale du GdR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349574v1</w:t>
+                <w:t xml:space="preserve">hal-01349577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CNT's Inks Based RF Resonator on Paper</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
+                <w:t xml:space="preserve">Bibliothèque de techniques d’optimisation de formes appliquée à la conception de circuits hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Singapore. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00935674v1</w:t>
+                <w:t xml:space="preserve">hal-01349573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de formes de dispositifs hyperfréquences</w:t>
+                <w:t xml:space="preserve">Synthèse de dispositifs hyperfréquences optimisés en phase pour des fonctions de filtrage et de multiplexage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315867v1</w:t>
+                <w:t xml:space="preserve">hal-01315871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le temps de propagation de groupe dans la synthèse des filtres hyperfréquences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conception d’un diplexeur compact bibande en cavités bimodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes (JNM 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315874v1</w:t>
+                <w:t xml:space="preserve">hal-01349574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de technologies additives céramique pour des applications de télécommunications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le temps de propagation de groupe dans la synthèse des filtres hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation fabrication additive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNES, Nov 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01280493v1</w:t>
+                <w:t xml:space="preserve">hal-01315874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de claquage dans les dispositifs en guide d’ondes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de formes de dispositifs hyperfréquences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres de Technologies Spatiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315861v1</w:t>
+                <w:t xml:space="preserve">hal-01315867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of two approaches for the design of microstrip lossy filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
+                <w:t xml:space="preserve">CNT's Inks Based RF Resonator on Paper</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pacchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Alberto Paragua Macuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week / European Microwave Conference (EuMW / EuMC 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">7th International Conference on Materials for Advanced Technologies (ICMAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Singapore. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00925247v1</w:t>
+                <w:t xml:space="preserve">hal-00935674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+                <w:t xml:space="preserve">Computer aided design and structural optimization for microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855350v1</w:t>
+                <w:t xml:space="preserve">hal-00735801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a lossy hairpin filter using resistive cross-couplings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Basti</w:t>
+                <w:t xml:space="preserve">Microwave breakdown in OMUX filters - Comparison between simulations and experimental results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925002v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00925000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design of compact microwave diplexers and triplexers for space applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Nevanlinna Pick interpolation and multiplexer synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Olivi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances of N-port Networks for Space Applications, European Microwave Week / European Microwave Conference, (EuMW / EuMC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925237v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technologies for the design of compact high frequencies filters</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presentation of different technologies of X-band filters for frequency converters application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Caille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adonis Bikiny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Technical and Technological Solutions for the Design of Miniaturized Filters and Multiplexers European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE 5th International Workshop on Microwave Filters, IWMF 2012, CNES-ESA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France. pp 13-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924881v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nevanlinna Pick interpolation and multiplexer synthesis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martine Olivi</w:t>
+                <w:t xml:space="preserve">Design of a lossy hairpin filter using resistive cross-couplings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Basti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances of N-port Networks for Space Applications, European Microwave Week / European Microwave Conference, (EuMW / EuMC 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924886v1</w:t>
+                <w:t xml:space="preserve">hal-00925002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact dual-band diplexer with dual mode cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Advanced design of compact microwave diplexers and triplexers for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00735858v1</w:t>
+                <w:t xml:space="preserve">hal-00925237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A solution to relax breakdown threshold in waveguide filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Technologies for the design of compact high frequencies filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Conference (EuMC), 2012 42nd European</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Netherlands. pp.1107-1110</w:t>
+              <w:t xml:space="preserve">Workshop on Technical and Technological Solutions for the Design of Miniaturized Filters and Multiplexers European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00922176v1</w:t>
+                <w:t xml:space="preserve">hal-00924881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel phase control element for the improved design of manifold output multiplexers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mazet</w:t>
+                <w:t xml:space="preserve">Design of a compact dual-band diplexer with dual mode cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924993v1</w:t>
+                <w:t xml:space="preserve">hal-00735858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-conception et Co-intégration technologique : Quelques exemples de filtres-antennes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Thevenot</w:t>
+                <w:t xml:space="preserve">A solution to relax breakdown threshold in waveguide filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier " Co-intégration et co-conception de dispositifs RF et hyperfréquences " - Centre de compétence technique "Electromagnétisme et circuits microondes" (CCT ECM) du CNES et groupe thématique "Antennes et circuits" (GT4) du GDR Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Microwave Conference (EuMC), 2012 42nd European</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Netherlands. pp.1107-1110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00782335v1</w:t>
+                <w:t xml:space="preserve">hal-00922176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature ceramic horn antenna for a high data rates wireless communications systems at 60GHz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+                <w:t xml:space="preserve">A novel phase control element for the improved design of manifold output multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Chartier</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Session 3.1: "Horn Antennas" - Tue.26 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780505v1</w:t>
+                <w:t xml:space="preserve">hal-00924993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design of compact multiplexers for space applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Mazet</w:t>
+                <w:t xml:space="preserve">Miniature ceramic horn antenna for a high data rates wireless communications systems at 60GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faten Kouki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Advances of N-port Networks for Space Applications, European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Session 3.1: "Horn Antennas" - Tue.26 June -Toulouse Space Show'12 - International Week on Space Applications - ANTEM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Toulouse, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ANTEM.2012.6262388⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00924874v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00780505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization library for computer-aided-design of microwave components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+                <w:t xml:space="preserve">Co-conception et Co-intégration technologique : Quelques exemples de filtres-antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Puech</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Atelier " Co-intégration et co-conception de dispositifs RF et hyperfréquences " - Centre de compétence technique "Electromagnétisme et circuits microondes" (CCT ECM) du CNES et groupe thématique "Antennes et circuits" (GT4) du GDR Ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00924940v1</w:t>
+                <w:t xml:space="preserve">hal-00782335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of highly integrated filters for multiradio front-ends - Application to future wireless home-networking communications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
+                <w:t xml:space="preserve">Shape optimization library for computer-aided-design of microwave components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF2012</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914658v1</w:t>
+                <w:t xml:space="preserve">hal-00924940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computer aided design and structural optimization for microwave components</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Najib Mahdi</w:t>
+                <w:t xml:space="preserve">Advanced design of compact multiplexers for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Puech</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Week (EuMW)</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Advances of N-port Networks for Space Applications, European Microwave Week / European Microwave Conference (EuMW / EuMC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00735801v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00924874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in OMUX filters - Comparison between simulations and experimental results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kamel Frigui</w:t>
+                <w:t xml:space="preserve">Design of highly integrated filters for multiradio front-ends - Application to future wireless home-networking communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El-Hadbi Assia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bernigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Coupez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters (IWMF 2012)</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00925000v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00914658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental characterization of microwave breakdown at atmospheric pressure in waveguide filters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+                <w:t xml:space="preserve">Advanced design of N-port coupled-resonator networks for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Mechanisms of Vaccum Arcs, MEVARC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Helsinki, Finland. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">ESA Workshop on Advances and Application of N-port networks for Space Hardware</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, Noordwijk, Netherlands. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684073v1</w:t>
+                <w:t xml:space="preserve">hal-00684770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EBG dual Band Antenna for multibeam space applications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advanced design of micorwave filters and multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd ESA Antenna Workshop on Challenges for space Antenna systems - Session 8 : Mulitple-beam antennas using single or multiple apertures I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Noordwijk, Netherlands. pp.Session 8</w:t>
+              <w:t xml:space="preserve">The Asia Pacific Microwave Conference - APMC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Melbourne Victoria, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00680857v1</w:t>
+                <w:t xml:space="preserve">hal-00683431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Band Pass BAW Filter for Space Applications</w:t>
               </w:r>
@@ -30378,103 +30361,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et réalisation de diplexeurs compacts en cavités bimodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session 6D-1- Papier n°18</w:t>
@@ -30529,64 +30512,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kanso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30628,90 +30611,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Techniques d'optimisation de formes pour la conception de filtres hyperfréquences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Mahdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Khoder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -30747,277 +30730,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00686401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claquage microonde dans les filtres d'OMUX. Validation expérimentale sur des filtres multi-pôles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
+                <w:t xml:space="preserve">Conception d'un filtre optimisé simultanément en amplitude et en temps de propagation de groupe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-9 - Papier n°151</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session 6D-3 - Papier n°17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686023v1</w:t>
+                <w:t xml:space="preserve">hal-00685978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un filtre optimisé simultanément en amplitude et en temps de propagation de groupe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">Claquage microonde dans les filtres d'OMUX. Validation expérimentale sur des filtres multi-pôles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation orale -Session 6D-3 - Papier n°17</w:t>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Présentation poster - Session 1E-9 - Papier n°151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00685978v1</w:t>
+                <w:t xml:space="preserve">hal-00686023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse de filtres large bande à résonateurs BAW fonctionnant sur des modes de cisaillement</w:t>
               </w:r>
@@ -31122,894 +31105,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00684932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in waveguide filters: experiments on five and four-poles filter of OMUX and comparison to numerical simulation</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental characterization of microwave breakdown at atmospheric pressure in waveguide filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop in Multipactor, Corona and Passive Intermodulation, MULCOPIM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Valence, Spain. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">International Workshop on Mechanisms of Vaccum Arcs, MEVARC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Helsinki, Finland. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684134v1</w:t>
+                <w:t xml:space="preserve">hal-00684073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">large fractional bandwidth BAW filter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">EBG dual Band Antenna for multibeam space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kanso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEMSWAVE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Greece</w:t>
+              <w:t xml:space="preserve">33rd ESA Antenna Workshop on Challenges for space Antenna systems - Session 8 : Mulitple-beam antennas using single or multiple apertures I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Noordwijk, Netherlands. pp.Session 8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915844v1</w:t>
+                <w:t xml:space="preserve">hal-00680857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling and experimental characterization of microwave breakdown in waveguide filters</w:t>
+                <w:t xml:space="preserve">Microwave breakdown in waveguide filters: experiments on five and four-poles filter of OMUX and comparison to numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on High Power Effects on Passive Microwave Components, IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Atlanta, Georgia</w:t>
+              <w:t xml:space="preserve">International Workshop in Multipactor, Corona and Passive Intermodulation, MULCOPIM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Valence, Spain. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683054v1</w:t>
+                <w:t xml:space="preserve">hal-00684134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasmon resonances of carbon-nanotube-based dipole antennas for nano-interconnects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Hang Tong Teo</w:t>
+                <w:t xml:space="preserve">large fractional bandwidth BAW filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Electronics Packaging Technology Conference, EPTC 2011</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEMSWAVE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684785v1</w:t>
+                <w:t xml:space="preserve">hal-00915844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid EM/circuit modeling for carbon nanotubes based interconnects</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Edwin Hang Tong Teo</w:t>
+                <w:t xml:space="preserve">Numerical modeling and experimental characterization of microwave breakdown in waveguide filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Electronics Packaging Technology Conference, EPTC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. pp.Session B-2</w:t>
+              <w:t xml:space="preserve">Workshop on High Power Effects on Passive Microwave Components, IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Atlanta, Georgia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684775v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00683054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation hyperfréquence de nanotubes de carbone appliqués en connectique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasmon resonances of carbon-nanotube-based dipole antennas for nano-interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Chong Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunlin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Hang Tong Teo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th Electronics Packaging Technology Conference, EPTC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. pp.167-170, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPTC.2011.6184408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00684941v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00684785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and implementation of dual-mode compact multiplexers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Pacaud</w:t>
+                <w:t xml:space="preserve">Hybrid EM/circuit modeling for carbon nanotubes based interconnects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Franck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chin Chong Yap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dunlin Tan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwin Hang Tong Teo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Recent Achievements in the Synthesis of Microwave Filters and Multiplexers, European Microwave Week / European Microwave Conference, EuMW / EuMC 11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">13th Electronics Packaging Technology Conference, EPTC 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Singapour, Singapore. pp.Session B-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683413v1</w:t>
+                <w:t xml:space="preserve">hal-00684775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of carbon nanotube flip-chip methodology for interconnect technology bia electromagnetic and circuit model approach</w:t>
               </w:r>
@@ -32034,51 +32034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chin Chong Yap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dunlin Tan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwin Hang Tong Teo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -32123,1754 +32123,1741 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00683587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design of N-port coupled-resonator networks for space applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">Modélisation hyperfréquence de nanotubes de carbone appliqués en connectique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beng Kang Tay</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESA Workshop on Advances and Application of N-port networks for Space Hardware</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, Noordwijk, Netherlands. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes, JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France. Presentation orale - 3B-4 - Papier n°28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00684770v1</w:t>
+                <w:t xml:space="preserve">hal-00684941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design of micorwave filters and multiplexers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and implementation of dual-mode compact multiplexers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Asia Pacific Microwave Conference - APMC 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Melbourne Victoria, Australia</w:t>
+              <w:t xml:space="preserve">Workshop on Recent Achievements in the Synthesis of Microwave Filters and Multiplexers, European Microwave Week / European Microwave Conference, EuMW / EuMC 11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00683431v1</w:t>
+                <w:t xml:space="preserve">hal-00683413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three approaches for the realization of a Chebyshev cross-coupled UWB filter</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a multi-feed EBG antenna as a focal array for Ka-band space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, France</w:t>
+              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.978-84-7653-472-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618674v1</w:t>
+                <w:t xml:space="preserve">hal-00481678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling topologies for realizing compact microwave diplexers with dual-mode cavities</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Large bandpass filter synthesis using shear-wave lithium niobate piezoelectric layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2010 IEEE MTT-S International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Noordwijk, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00663509v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00618564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overwiew on EM-based computer-aided design techniques for microwave devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling topologies for realizing compact microwave diplexers with dual-mode cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advances in modeling and Optimization of High Frequency Structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Microwave Symposium Digest (MTT), 2010 IEEE MTT-S International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, United States. pp.880 -883, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5517504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00620903v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00663509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of capabilities to achieve overlapped apertures by using a multi-feed ebg structure loaded by passive filtering functions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An overwiew on EM-based computer-aided design techniques for microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.978-847653472-4</w:t>
+              <w:t xml:space="preserve">International Workshop on Advances in modeling and Optimization of High Frequency Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Reykjavik, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620434v1</w:t>
+                <w:t xml:space="preserve">hal-00620903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de formes pour la conception de filtres à résonateurs diélectriques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Three approaches for the realization of a Chebyshev cross-coupled UWB filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Galal El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée thématique du GdR Ondes (GT4 : Antennes et Circuits) et des Centres de Compétences Techniques (ECM : Electromagnétisme et Circuits Microondes) du CNES GdR Ondes / CCT ECM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Anaheim - Californie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619632v1</w:t>
+                <w:t xml:space="preserve">hal-00618674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflector focal array based on multi-feed EBG antenna for Ka-band space applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Umair Naeem</w:t>
+                <w:t xml:space="preserve">Optimisation de formes pour la conception de filtres à résonateurs diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journée thématique du GdR Ondes (GT4 : Antennes et Circuits) et des Centres de Compétences Techniques (ECM : Electromagnétisme et Circuits Microondes) du CNES GdR Ondes / CCT ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561220⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00481763v1</w:t>
+                <w:t xml:space="preserve">hal-00619632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified methodology for matched filter design with constraints -Filter-antenna subsystem for space application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Analysis of capabilities to achieve overlapped apertures by using a multi-feed ebg structure loaded by passive filtering functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th European Conference on Antennas and Propagation, EuCAP 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.978-847653472-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00620621v1</w:t>
+                <w:t xml:space="preserve">hal-00620434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compact dual-band filter-antenna subsystem for 802.11 WI-FI applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Reflector focal array based on multi-feed EBG antenna for Ka-band space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umair Naeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13 th European Microwave Week 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Symposium on Antennas and Propagation, URSI 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jul 2010, TORONTO, Canada. pp.978-1-4244-4967-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/APS.2010.5561220⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId606" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00481821v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a multi-feed EBG antenna as a focal array for Ka-band space applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">A compact dual-band filter-antenna subsystem for 802.11 WI-FI applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Thevenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 4th European Conference on Antennas and Propagation EUCAP 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association on Antennas and Propagation (EurAAP), Apr 2010, Barcelone, Spain. pp.978-84-7653-472-4</w:t>
+              <w:t xml:space="preserve">13 th European Microwave Week 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00481678v1</w:t>
+                <w:t xml:space="preserve">hal-00481821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large bandpass filter synthesis using shear-wave lithium niobate piezoelectric layers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">A simplified methodology for matched filter design with constraints -Filter-antenna subsystem for space application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umair Naeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Chreim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Chantalat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2010, Anaheim - Californie, United States. pp.978-1-4244-6057-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2010.5515669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00618564v1</w:t>
+                <w:t xml:space="preserve">hal-00620621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DCS Tx filters using AlN resonators with iridium electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iborra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Olivares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Rimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
+              <w:t xml:space="preserve">Joint IEEE International Frequency Control Symposium / European Frequency and Time Forum, EFTF-IFCS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438324v1</w:t>
+                <w:t xml:space="preserve">hal-00437397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A level-set method applied to the design of microwave filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Mise au point d'une méthodologie de synthèse de filtres hyperfréquences à pertes d'insertion minimales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium (IMS 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-3 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00462946v1</w:t>
+                <w:t xml:space="preserve">hal-00436411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
               </w:r>
@@ -33908,2637 +33895,2616 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436242v1</w:t>
+                <w:t xml:space="preserve">hal-00436128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t>
+              <w:t xml:space="preserve">ACTEA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Beyrouth, Lebanon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436408v1</w:t>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">Optimisation de filtres à résonateurs diélectriques par la méthode du gradient topologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-1 Session Orale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743236v1</w:t>
+                <w:t xml:space="preserve">hal-00436408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape-optimized design of dielectric resonator filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Filter Synthesis using Shear Wave Piezoelectric Layer Resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ballandras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CNES International Workshop on Microwave Filters, IWMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437481v1</w:t>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claquage microonde dans les filtres d'OMUX. Modélisation numérique et validation expérimentale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Shape-optimized design of dielectric resonator filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-7 Session Orale</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436414v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">Claquage microonde dans les filtres d'OMUX. Modélisation numérique et validation expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Frappé</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-7 Session Orale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437424v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-8 Session Affiche</w:t>
+              <w:t xml:space="preserve">Premier Colloque Francophone sur les Matériaux, les Procédés et l'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Busteni, Roumanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436248v1</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Realization of a WLAN cross-coupled resonators filter using bonding wires inductors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">A level-set method applied to the design of microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Microwave Symposium (IMS 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437482v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00462946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear behavior of CRF device at high power level</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">G. Parat</w:t>
+                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SMIC.2009.4770504⟩</w:t>
+              <w:t xml:space="preserve">EFTF-IFCS (European Frequency and Time Forum - International Frequency Control Symposium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Besançon, France. pp.890-893, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FREQ.2009.5168315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437388v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation et optimisation des dimensions d'un filtre ULB à résonateurs couplés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+                <w:t xml:space="preserve">Complete BAW filtered CMOS 90nm digital RF signal generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Flament</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Frappé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS-TAISA 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Toulouse, France. pp.43-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2009.5290423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436581v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a compact microwave duplexer using dual mode</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
+                <w:t xml:space="preserve">Synthèse et optimisation d'un filtre à résonateurs BAW pour une application aux fréquences UMTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4F-8 Session Affiche</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743246v1</w:t>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of a vertical inter-digital filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D. Kaminsky</w:t>
+                <w:t xml:space="preserve">Realization of a WLAN cross-coupled resonators filter using bonding wires inductors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Galal El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437488v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Khalil</w:t>
+                <w:t xml:space="preserve">Nonlinear behavior of CRF device at high power level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Mourot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Giry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t>
+              <w:t xml:space="preserve">IEEE Topical Meeting on Silicon Monolithic Integrated Circuits in RF Systems 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, San Diego, United States. pp.978-1-4244-2831-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMIC.2009.4770504⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId636" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437464v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation et optimisation des dimensions d'un filtre ULB à résonateurs couplés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Galal El Dine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilal Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.6B-1 Session Orale</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437476v1</w:t>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise au point d'une méthodologie de synthèse de filtres hyperfréquences à pertes d'insertion minimales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+                <w:t xml:space="preserve">Design of a compact microwave duplexer using dual mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16èmes Journées Nationales Microondes (JNM 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Grenoble, France. pp.4B-3 Session Orale</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France. pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436411v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bulk acoustic wave filter synthesis and optimisation for UMTS application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">Synthesis of a vertical inter-digital filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kaminsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW 2009 (European Microwave Week)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Rome, Italy</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters, IWMF 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436128v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DCS Tx filters using AlN resonators with iridium electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">Topology optimization of microwave filters including dielectric resonators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint IEEE International Frequency Control Symposium / European Frequency and Time Forum, EFTF-IFCS 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.687-690, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5295945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437397v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">When new needs for satellite payloads meet with new filters architecture and technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Leblond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Villemazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Cazaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Herren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACTEA 2009</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Rome, Italy. pp.EuMC/EuMIC03-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUMC.2009.5296368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00437436v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00437476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of computer experiments : a powerfull tool for the numerical design of BAW filters.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. de Crécy</w:t>
+                <w:t xml:space="preserve">Advanced design and Manufacturing of microwave components based on shape optimization and ceramic stereolithography process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">E. Iborra</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Pékin, China. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series (IMWS) on Art of Miniaturizing and Microwave Passive Components</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358591v1</w:t>
+                <w:t xml:space="preserve">hal-00349201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techniques d'optimisation de forme pour la conception de composants hyperfréquences.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme, NUMELEC .</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358596v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microwave breakdown in OMUX filters. A 1D and 3D numerical modeling approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Avancées pour les outils d'aide à la conception des dispositifs hyperfréquences : de la synthèse de dimensions à la synthèse de forme.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MULCOPIM'08 (6ème édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">Workshop sur les outils théoriques et expérimentaux d'aide à la conception des systèmes RF, Salon RF &amp; Hyper Europe 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Paris Nord Villepinte, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358574v1</w:t>
+                <w:t xml:space="preserve">hal-00358887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band reject filter in BAW technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mourot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Parat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ancey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microwave Week 2008 (EuMW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Amsterdam, Netherlands. pp.EuMC19-1</w:t>
@@ -36593,64 +36559,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36744,51 +36710,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cathelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Madrangeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radio Frequency Integrated Circuits Symposium Digest, RFIC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Atlanta, United States. pp.INCONNU</w:t>
@@ -36811,2959 +36777,2997 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00358473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology gradient optimization applied to the design of a dual-mode filter including a dielectric resonator.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Co-modelling (EM-circuit) design of microwave and optoelectronic wideband modules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.THP1D-03</w:t>
+              <w:t xml:space="preserve">Workshop on High-Speed Electronic Technologies for 100-G Communications IEEE MTT-S International Microwave Symposium Digest, IMS 20</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358124v1</w:t>
+                <w:t xml:space="preserve">hal-00358465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-modelling (EM-circuit) design of microwave and optoelectronic wideband modules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Topology gradient optimization applied to the design of a dual-mode filter including a dielectric resonator.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on High-Speed Electronic Technologies for 100-G Communications IEEE MTT-S International Microwave Symposium Digest, IMS 20</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.THP1D-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358465v1</w:t>
+                <w:t xml:space="preserve">hal-00358124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization applied to the design of a dual-mode filter including a dielectric resonator</w:t>
+                <w:t xml:space="preserve">Techniques d'optimisation de forme pour la conception de composants hyperfréquences.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence Européenne sur les Méthodes Numériques en Electromagnétisme, NUMELEC .</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Liège, Belgique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00378184v1</w:t>
+                <w:t xml:space="preserve">hal-00358596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape optimization design and ceramic stereo-lithography process dedicated to microwave component manufacturing.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Microwave breakdown in OMUX filters. A 1D and 3D numerical modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 Asia-Pacific Microwave Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Hong-Kong, China. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">MULCOPIM'08 (6ème édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358597v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of multiband filters in waveguide technology for space applications.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+                <w:t xml:space="preserve">Design of computer experiments : a powerfull tool for the numerical design of BAW filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId661" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Reinhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lunot</w:t>
+                <w:t xml:space="preserve">F. de Crécy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Iborra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Design and Implementation Techniques for Multiband Filters IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">IEEE International Ultrasonics Symposium, IUS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Pékin, China. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId661" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358460v1</w:t>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t>
+                <w:t xml:space="preserve">Shape optimization design and ceramic stereo-lithography process dedicated to microwave component manufacturing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">2008 Asia-Pacific Microwave Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Hong-Kong, China. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358545v1</w:t>
+                <w:t xml:space="preserve">hal-00358597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical investigation of microwave breakdown ignition in OMUX filters. A 3D numerical modeling approach.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Design of multiband filters in waveguide technology for space applications.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Design and Implementation Techniques for Multiband Filters IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.INCONNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358372v1</w:t>
+                <w:t xml:space="preserve">hal-00358460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced design and Manufacturing of microwave components based on shape optimization and ceramic stereolithography process.</w:t>
+                <w:t xml:space="preserve">Topology optimization applied to the design of a dual-mode filter including a dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series (IMWS) on Art of Miniaturizing and Microwave Passive Components</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.1381-1384, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4633035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00349201v1</w:t>
+                <w:t xml:space="preserve">hal-00378184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avancées pour les outils d'aide à la conception des dispositifs hyperfréquences : de la synthèse de dimensions à la synthèse de forme.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topology optimization applied to the design of microwave filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop sur les outils théoriques et expérimentaux d'aide à la conception des systèmes RF, Salon RF &amp; Hyper Europe 2008.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Paris Nord Villepinte, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Ilmenau, Germany. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358887v1</w:t>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baw filters synthesis by comparison of electric and acoustic impedances.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aurelian Crunteanu</w:t>
+                <w:t xml:space="preserve">Theoretical investigation of microwave breakdown ignition in OMUX filters. A 3D numerical modeling approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Frequency and Time Forum, EFTF 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium Digest, IMS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Atlanta, United States. pp.735-738, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId670" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2008.4632937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId668" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358066v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de synthèse mutuelle basée sur l'optimisation de l'impédance de connexion pour la conception d'un filtre-antenne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Troubat</w:t>
+                <w:t xml:space="preserve">Approche hybride (EM-circuit-ANN) dédiée à la conception de modules RF.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2D</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00158025v1</w:t>
+                <w:t xml:space="preserve">hal-00199352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique multiphysique en 1D du phénomène de claquage dans les filtres d'OMUX.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+                <w:t xml:space="preserve">Synthèse de filtre BAW par comparaison d'impédances électrique et acoustique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Journée Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199359v1</w:t>
+                <w:t xml:space="preserve">hal-00915957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres BAW par comparaison d'impédances électrique et acoustique</w:t>
+                <w:t xml:space="preserve">Modélisation numérique multiphysique en 1D du phénomène de claquage dans les filters d'OMUX</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354783v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00285395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId675" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation du gradient topologique pour l'optimisation d'un coupleur 3dB en bande S et Ka.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">Méthode de synthèse mutuelle basée sur l'optimisation de l'impédance de connexion pour la conception d'un filtre-antenne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2D</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId675" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199361v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId679" w:history="1">
+            <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Synthesis for Multi-Band Microwave Filters.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Lunot</w:t>
+                <w:t xml:space="preserve">Modélisation numérique multiphysique en 1D du phénomène de claquage dans les filtres d'OMUX.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId679" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198990v1</w:t>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional numerical modelling of microwave breakdown in OMUX filters</w:t>
+                <w:t xml:space="preserve">Synthèse de filtres BAW par comparaison d'impédances électrique et acoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 IEEE MTT-S International Microwave Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354788v1</w:t>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes avancées de conception par l'analyse et l'optimisation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hassan Khalil</w:t>
+                <w:t xml:space="preserve">Utilisation du gradient topologique pour l'optimisation d'un coupleur 3dB en bande S et Ka.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Houbloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Chebance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Durousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Simulation GLOBALE, WSG 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199173v1</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00199361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3-D de résonateurs piézoélectriques à onde de volume.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+                <w:t xml:space="preserve">One dimensional numerical modelling of microwave breakdown in OMUX filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Frigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Catherinot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 IEEE MTT-S International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States. pp.2121-2124, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSYM.2007.380307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00199351v1</w:t>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design Considerations for the Implanted Antennas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alireza Mahanfar</w:t>
+                <w:t xml:space="preserve">Optimal Synthesis for Multi-Band Microwave Filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lunot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium.</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199025v1</w:t>
+                <w:t xml:space="preserve">hal-00198990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtres BAW par comparaison d'impédances électrique et acoustique.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Design Considerations for the Implanted Antennas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alireza Mahanfar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199356v1</w:t>
+                <w:t xml:space="preserve">hal-00199025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse et conception de filtres multibandes.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodes avancées de conception par l'analyse et l'optimisation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad El Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdallah Nasser</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Seyfert</w:t>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Durousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">Workshop Simulation GLOBALE, WSG 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199348v1</w:t>
+                <w:t xml:space="preserve">hal-00199173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation par la méthode du gradient topologique pour la conception de composants hyperfréquences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+                <w:t xml:space="preserve">Modélisation 3-D de résonateurs piézoélectriques à onde de volume.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199316v1</w:t>
+                <w:t xml:space="preserve">hal-00199351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One dimensional numerical modelling of microwave breakdown in OMUX filters.</w:t>
+                <w:t xml:space="preserve">Synthèse de filtres BAW par comparaison d'impédances électrique et acoustique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId676" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Catherinot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199003v1</w:t>
+                <w:t xml:space="preserve">hal-00199356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthèse de filtre BAW par comparaison d'impédances électrique et acoustique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Optimisation par la méthode du gradient topologique pour la conception de composants hyperfréquences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00915957v1</w:t>
+                <w:t xml:space="preserve">hal-00199316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche hybride (EM-circuit-ANN) dédiée à la conception de modules RF.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Synthèse et conception de filtres multibandes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Nasser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -39778,1367 +39782,1363 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVèmes Journées Nationales Microondes, JNM 2007.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00199352v1</w:t>
+                <w:t xml:space="preserve">hal-00199348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique multiphysique en 1D du phénomène de claquage dans les filters d'OMUX</w:t>
+                <w:t xml:space="preserve">One dimensional numerical modelling of microwave breakdown in OMUX filters.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamel Frigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Catherinot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVèmes Journées Nationales Micro-Ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Symposium.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Honolulu, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00285395v1</w:t>
+                <w:t xml:space="preserve">hal-00199003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation 3D de résonateurs piézoélectriques à onde de volume (FBAR).</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Aubourg</w:t>
+                <w:t xml:space="preserve">Optimal Connection Impedance for the Design of a Filter-Antenna Subsystem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaël Troubat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'acoustique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
+              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, TOULOUSE, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069380v1</w:t>
+                <w:t xml:space="preserve">hal-00156006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodes de conception et technologies des filtres micro-ondes associant des résonateurs couplésFILHYP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Generalization of en EM optimization method to wide-band filters with unforeseen ciouplings.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Kaminsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation en filtrage hyperfréquence de l'Ecole Doctorale SMIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Brest,, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId693" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154435v1</w:t>
+                <w:t xml:space="preserve">hal-00914641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalization of en EM optimization method to wide-band filters with unforeseen ciouplings.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+                <w:t xml:space="preserve">Topology optimisation of microwave components.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Houbloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Microwave Filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics, OIPE 2006.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00914641v1</w:t>
+                <w:t xml:space="preserve">hal-00154407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topology optimisation of microwave components.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Houbloss</w:t>
+                <w:t xml:space="preserve">Analyse et simulation d'un filtre piézoélectrique pour les communications radiofréquences.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Optimization and Inverse Problems in Electromagnetics, OIPE 2006.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Sorrento, Italy. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'acoustique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154407v1</w:t>
+                <w:t xml:space="preserve">hal-00069377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et simulation d'un filtre piézoélectrique pour les communications radiofréquences.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Chatras</w:t>
+                <w:t xml:space="preserve">Modélisation 3D de résonateurs piézoélectriques à onde de volume (FBAR).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès Français d'acoustique.</w:t>
+              <w:t xml:space="preserve">8ème Congrès Français d'acoustique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069377v1</w:t>
+                <w:t xml:space="preserve">hal-00069380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of microwave components using topology gradient optimization.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">O. Houbloss</w:t>
+                <w:t xml:space="preserve">Méthodes de conception et technologies des filtres micro-ondes associant des résonateurs couplésFILHYP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Verdeyme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microwave Conference, EuMC/EuMW</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">Formation en filtrage hyperfréquence de l'Ecole Doctorale SMIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Brest,, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154093v1</w:t>
+                <w:t xml:space="preserve">hal-00154435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chebyshev synthesis for multi-band microwave filters.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of microwave components using topology gradient optimization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atousa Assadi-Haghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Houbloss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Boichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2006, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">European Microwave Conference, EuMC/EuMW</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Manchester, United Kingdom. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00154049v1</w:t>
+                <w:t xml:space="preserve">hal-00154093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis method for BAW filters computation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chebyshev synthesis for multi-band microwave filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Cros</w:t>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Cameron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lunot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electronics, circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, France. pp.34</w:t>
+              <w:t xml:space="preserve">IMS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId700" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00915939v1</w:t>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00154049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LTCC Technology for Innovative Millimeter Wave Bandpass Filters.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
+                <w:t xml:space="preserve">Synthesis method for BAW filters computation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ji Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cros</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th ESA Workshop on Millimetre Wave Technology and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2006, ESPOO, Finland. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">International Conference on Electronics, circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, France. pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00153293v1</w:t>
+                <w:t xml:space="preserve">hal-00915939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Connection Impedance for the Design of a Filter-Antenna Subsystem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaël Troubat</w:t>
+                <w:t xml:space="preserve">LTCC Technology for Innovative Millimeter Wave Bandpass Filters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosine Valois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Rigaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on microwave filters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, TOULOUSE, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">4th ESA Workshop on Millimetre Wave Technology and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2006, ESPOO, Finland. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156006v1</w:t>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00153293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FBAR filters computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41202,51 +41202,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction of coupling parameters for microwave filters: determination of a stable rational model from scattering data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -41345,77 +41345,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplified design of microwave filters with asymmetric transfer functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41492,524 +41492,524 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity Monitoring Using a Flexible Polymer- based Microwave Sensor and Machine Learning</w:t>
+                <w:t xml:space="preserve">Humidity Monitoring Using Flexible RF Sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bobby Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Deletage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Dejous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...15 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967126⟩</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.1-4, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIP56576.2022.9911727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04483029v1</w:t>
+                <w:t xml:space="preserve">hal-04322761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId714" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity and Temperature Dual Flexible Microwave Sensor</w:t>
+                <w:t xml:space="preserve">Humidity Monitoring Using a Flexible Polymer- based Microwave Sensor and Machine Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bobby Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Bondu</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Dejous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...1 lines deleted...]
-            </w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2022 IEEE Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, pp.1-4, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SENSORS52175.2022.9967126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971127⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04322816v1</w:t>
+                <w:t xml:space="preserve">hal-04483029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humidity Monitoring Using Flexible RF Sensors</w:t>
+                <w:t xml:space="preserve">Humidity and Temperature Dual Flexible Microwave Sensor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Bobby Ngoune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamida Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Baillargeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bondu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IEEE, pp.1-4, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS202256217.2022.9971127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Deletage</w:t>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04322761v1</w:t>
+                <w:t xml:space="preserve">hal-04322816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inkjet-Printed RF Gas Sensors based on conductive nanomaterials for VOCs monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Abdelghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Cloutet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bernardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 IEEE/MTT-S International Microwave Symposium - IMS 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, pp.93-96, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IMS19712.2021.9574856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04482955v1</w:t>
@@ -42052,51 +42052,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bandpass microwave filter tunable by a 90 degree rotation of a dielectric element between first and second positions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42164,63 +42164,63 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jolly</w:t>
+                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -42240,105 +42240,105 @@
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946986v1</w:t>
+                <w:t xml:space="preserve">hal-00946994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filtre hyperfréquence passe bande accordable par rotation relative d'une section d'insert et d'un élément diélectrique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+                <w:t xml:space="preserve">Bandpass microwave filter tunable by rotation of a dielectric element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jolly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -42358,230 +42358,230 @@
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: EP2887450. 2015</w:t>
+              <w:t xml:space="preserve">United States, Patent n° : EP2887451. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946994v1</w:t>
+                <w:t xml:space="preserve">hal-00946986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Compact multi-port router device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Estagerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...37 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2713434. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946978v1</w:t>
+                <w:t xml:space="preserve">hal-00946981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
+                <w:t xml:space="preserve">Frequency-tunable filter with dielectric resonator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42594,217 +42594,217 @@
                 <w:t xml:space="preserve">Olivier Tantot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690702. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946974v1</w:t>
+                <w:t xml:space="preserve">hal-00946978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact multi-port router device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frequency-tunable band-pass filter for microwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Perigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Delhote</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Tantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2713434. 2014</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2690703. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00946981v1</w:t>
+                <w:t xml:space="preserve">hal-00946974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power divider/combiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Aubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -42878,64 +42878,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Power divider/combiner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Houbloss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId677" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lapierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43041,90 +43041,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar lossy filters for satellite transponders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Basti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Perigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Estagerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Planar Filters Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institution of Engineering and Technology, pp.89-119, 2019, </w:t>
@@ -43326,64 +43326,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Delhote</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Baillargeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Chartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Verdeyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -43457,77 +43457,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A convex optimisation approach to Youla's broadband matching theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Martínez Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gibin Bose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Seyfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Olivi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -43614,103 +43614,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacitive microwave sensor for toxic vapor detection in an atmospheric environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bahoumina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hallil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Pieper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lachaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -43790,51 +43790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chatras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Catherinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ji Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Bila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -44051,51 +44051,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tao Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ping Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3635139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. de Saxc&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Fei Siah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2022.3227946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4099-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3070214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999525v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pieper" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2881487" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02353119v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ojaroudi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.21975" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil-Abbas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2828302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516410v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.127" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2723880" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0163" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719023v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Lachaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040439" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376645v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Iqbal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Shafique" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6401810" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290986v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Basti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290987v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kaminsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924507v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924855v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924846v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoder" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2332135" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924828v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20760" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLJF2K14-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924861v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2304361" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Chong Yap" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2013.2264534" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924499v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924501v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2182204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/190358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20496" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTFD9QRW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2096796" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450646v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20400" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPGMVZCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00469676v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298458" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iborra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rimmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1442" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663495v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nasser" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2002234" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663542v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.912234" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349182v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349189v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourot" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bar" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349170v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354342v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007100" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207535v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323655v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663533v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMW.2007.4383440" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142712v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seaux" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155886v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Troubat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20192" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZ8XQNXS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6668.918262" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379801v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308584v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Zou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40360.2025.11103942" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391972v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Pal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Bhunia" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144120" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391951v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379523v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235156" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158399v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391963v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jaing" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867696" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610092v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Ngoune" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610052v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit K. Verma" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-T. Jiang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764993v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Hai Zhao" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732139" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612355v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kreddia" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON60364.2024.10465928" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610025v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548177v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabaghli Mouatez Bellah" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Kamel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547955v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatez Bellah Karabaghli" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moctar" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038522" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612650v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zeidan" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611904v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acikalin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784267" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612657v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612640v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612667v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youzkatli El Khatib" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612591v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455488v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574856" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612875v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Richard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642290" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455443v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411500" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455450v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411329" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612880v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Perigaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642366" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135553" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135454" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088024v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047739v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salimitorkamani" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377005v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Dia" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910921" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094230v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377024v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Salimi" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377031v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376854v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ojaroudi" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0497" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376943v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breuil" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530470" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376949v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Frigui" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471353" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840991v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux-Levy" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376905v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376803v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adnan Addou" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8058962" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719082v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lachaud" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521564v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521569v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984509" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682987v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahoumina" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234281" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719025v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579112v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315816v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393051v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paragua" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376560v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tasso" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315846v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernab&#233;" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Myko" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mottet" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393060v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300738v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315832v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315854v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shafique" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315875v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293714v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345900" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349582v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290990v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302201v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302183v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302199v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278639v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349586v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302212v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349585v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302221v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desruelles" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien G&#233;rald" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302203v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302181v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302180v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298287v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345876" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302206v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349590v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302140v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290989v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302176v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302189v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nour" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349594v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349583v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302216v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302194v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308539v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281711v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349578v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302167v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302164v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349579v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302155v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302163v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293721v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986487" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916000v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315894v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chong Yap" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349575v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349576v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936272v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924936v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663112" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914663v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925242v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845127v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349577v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349573v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315871v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349574v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935674v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315867v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315874v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315861v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925247v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925002v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925237v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924881v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735858v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922176v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924993v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782335v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780505v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262388" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924874v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924940v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914658v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadbi Assia" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735801v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925000v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684073v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680857v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685959v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686023v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685978v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684134v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683054v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684785v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hang Tong Teo" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2011.6184408" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684775v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684941v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683413v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683587v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972784" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684770v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683431v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618674v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Galal El Dine" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663509v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517504" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620903v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620434v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619632v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481763v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561220" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620621v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5515669" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481821v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481678v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462946v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437481v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437482v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437388v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mourot" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bar" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2009.4770504" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436581v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743246v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437488v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaminsky" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436411v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437397v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437436v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358591v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cr&#233;cy" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358596v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358574v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358587v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358473v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358465v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378184v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633035" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358597v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358460v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358372v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4632937" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349201v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358887v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158025v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199359v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherinot" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354783v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199361v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houbloss" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chebance" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198990v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354788v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380307" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199173v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199025v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199356v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199348v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199316v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199003v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199352v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285395v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154435v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914641v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154407v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154093v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154049v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153293v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Valois" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156006v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00504779v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210875" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663524v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.340872" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483029v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967126" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322816v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971127" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322761v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Deletage" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911727" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482955v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946981v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620904v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377033v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sbew535e_ch4" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677545v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909618v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baratchart" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376883v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686584v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-bordeaux.hal.science/hal-05596967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Bobby Ngoune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annesha Mazumder" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Dumon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Lebental" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2026.139858" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405208v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Kumar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar Verma" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rong Tao Jiang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Ping Zou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chong Wei Tan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2025.3635139" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483204v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balakumara Vignesh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bondu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Senthilmurugan Subbiah" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2024.3367594" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939931v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shekhar Shinde" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemosensors11010016" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028974v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph M. de Saxc&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun Fei Siah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Passerieux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bila" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LMWT.2022.3227946" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999465v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Bahoumina" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lachaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Dejous" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00542-018-4099-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Huitema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Thevenot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perigaud" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OJAP.2021.3070214" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02482141v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Laplanche" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delhote" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Perigaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tantot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Verdeyme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMM.2019.2958706" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02103220v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien George" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Abdelghani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baillargeat" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19081768" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01999525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Pieper" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2018.2881487" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02353119v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Ojaroudi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Ngoya" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Mons" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Torres" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.21975" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Sence" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Feuray" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078717001465" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773210v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Hallil-Abbas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Frigui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2018.2828302" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777560v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jolly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20171014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376645v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umair Naeem" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amjad Iqbal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Farhan Shafique" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6401810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01516410v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.snb.2017.04.127" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01587168v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0157" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376704v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2017.2723880" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504113v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2017.2663104" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719023v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc L Lachaud" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040439" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376638v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Thevenot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-map.2017.0163" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290987v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Kaminsky" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290986v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Basti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Leblond" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Estagerie" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924861v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2304361" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924507v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Catherinot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924855v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Mahdi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aubourg" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Khoder" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01096240v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Pacaud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Seyfert" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Ezzeddine" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2014.2332135" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924828v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20760" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TLJF2K14-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922162v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chin Chong Yap" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pacchini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dunlin Tan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNANO.2013.2264534" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924501v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924499v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914667v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2011.2182204" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915760v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flament" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Frapp&#233;" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stefanelli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kaiser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Cathelin" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679956v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kanso" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Chantalat" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chreim" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/190358" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651231v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Catherinot" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Giraud" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chatras" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cros" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20550" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3JNKM5ZJ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563289v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Khalil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20496" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KTFD9QRW-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639862v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Frappe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cathelin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20551" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00587533v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2010.2096796" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00469676v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3298458" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579347v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1378" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00450646v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20400" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-PPGMVZCP-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583445v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Clement" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Iborra" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Olivares" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rimmer" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TUFFC.2010.1442" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437378v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alireza Mahanfar" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boichon" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00323655v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atousa Assadi-Haghi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349188v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.23751" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CLPKX37M-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663495v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Nasser" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2002234" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663542v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lunot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2007.912234" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349182v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad El Zoghbi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Villemazet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349189v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mourot" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parat" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ancey" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349179v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349170v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354342v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2008.2007100" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207535v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155886v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Troubat" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663533v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMW.2007.4383440" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142712v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Seaux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis Courr&#232;ges" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Madrangeas" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Maignan" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663496v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lenoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMTT.2006.877037" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084120v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ferrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142710v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mmce.20192" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-SZ8XQNXS-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663499v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillon" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/6668.918262" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379523v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Lahlimi Alami" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Guines" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC65286.2025.11235156" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391951v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jiang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianping Zou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158399v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308584v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS40360.2025.11103942" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05379801v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien P&#233;rigaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Bila" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391972v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinandan Pal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanishka Bhunia" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON63569.2025.11144120" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610025v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rynkiewicz" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-05391963v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Kumar" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongtao Jaing" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APMC60911.2024.10867696" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610092v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard B. Ngoune" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610052v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit K. Verma" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.-T. Jiang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beng Kang Tay" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764993v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Hai Zhao" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC61614.2024.10732139" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612355v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Kreddia" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bernardini" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bendahan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APSCON60364.2024.10465928" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612640v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Zeidan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612591v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouatez Bellah Karabaghli" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moctar Mouhamadou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612667v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Youzkatli El Khatib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04548177v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karabaghli Mouatez Bellah" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frigui Kamel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04023985v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berengere Lebental" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidal Hallil" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967256" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04547955v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Moctar" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO51452.2022.10038522" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611904v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Fontana" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Acikalin" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC50147.2022.9784267" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612650v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamieh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612657v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612880v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Perigaud" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642366" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455443v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411500" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernardin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMS19712.2021.9574856" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612875v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Richard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642290" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04612876v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Dia" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Durousseau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Menudier" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Carpentier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruatta" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMFW49589.2021.9642327" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03455450v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP51087.2021.9411329" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047716v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135553" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047710v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuCAP48036.2020.9135454" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047739v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salimitorkamani" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03088024v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047706v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez Martinez" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Cooman" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Olivi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-03047743v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Long Doan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Pistono" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coquet" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianxiong Wang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Podevin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094287v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377002v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mart&#237;nez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377011v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Haidar" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880074" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377005v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaakoub Dia" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2019.8910921" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02094230v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376985v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377007v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-AMP.2019.8880069" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377031v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carr&#233;" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377024v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Salimi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840933v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Delage" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376911v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EuMC.2018.8541573" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777589v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376949v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Martinez-Martinez" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Frigui" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471353" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840991v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tay Beng Kang" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roux-Levy" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376905v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gibin Bose" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840986v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376854v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ojaroudi" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/cp.2018.0497" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376943v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Liard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Lenoir" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Breuil" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CAMA.2018.8530470" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01777590v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778625v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840987v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01840989v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778638v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376952v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/URSI-AT-RASC.2018.8471530" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376914v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lintignat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Medrel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IMWS-5G.2018.8484389" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01778627v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579112v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719082v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hallil" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Lachaud" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebiere" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Zhang" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504068v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521575v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579127v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504062v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504067v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376803v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Adnan Addou" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Gomez-Garcia" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Barelaud" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8058962" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504065v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01504063v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521564v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521569v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP.2017.7984509" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682987v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bahoumina" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Pieper" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J L Lachaud" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rebi&#232;re" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSENS.2017.8234281" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420636v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2017.8059040" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719025v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376774v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2017.7964280" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01579104v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376798v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300738v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Anna Piechowiak" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alberto Paragua Macuri" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315854v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shafique" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315808v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnelie" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satafa Sanogo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315832v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bernab&#233;" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Blampey" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fournier" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Olivier" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Myko" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389909v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEMO.2016.7561662" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389905v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376560v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tasso" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rebiere" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315846v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Mottet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charbonnier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393060v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01278711v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300636v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315816v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393051v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Paragua" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01300638v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359800v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01359799v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273922v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01389906v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01420641v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315661v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273907v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302216v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302194v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Samuel Ngoho Moungoho" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Marris-Morini" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01308539v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280474v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280498v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281187v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302199v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278639v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349586v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349585v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302212v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273916v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faten Kouki" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315875v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293714v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345900" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349582v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mazet" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Puech" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290990v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302201v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302183v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302221v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haentjens" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desruelles" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chr&#233;tien G&#233;rald" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Leborgne" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Haentjens" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302203v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302181v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jarry" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302180v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298287v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faycel Fezai" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345876" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302133v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302140v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349590v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302206v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315882v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290989v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302176v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302189v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nour" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349593v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Cometto" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349594v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349583v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280482v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01290988v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302164v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281711v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacchini" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Flahaut" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349578v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302167v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117026v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349579v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117032v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01293721v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2014.6986487" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302163v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302155v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leblond Herve" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01281365v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-09-0446-3_082" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925247v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315861v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01280493v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914663v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia El Hadbi" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Coupez" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915826v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00936272v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924936v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MMS.2013.6663112" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925242v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845127v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Person" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916000v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315894v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching Chong Yap" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349575v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349576v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349577v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349573v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315871v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01349574v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315874v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01315867v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00935674v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735801v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925000v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924886v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855350v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Raynaud" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Caille" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adonis Bikiny" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cazaux" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925002v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00925237v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924881v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735858v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00922176v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924993v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00780505v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Chartier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ANTEM.2012.6262388" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00782335v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924940v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00924874v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914658v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hadbi Assia" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernigaud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684770v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683431v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683438v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ballandras" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FCS.2011.5977748" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685959v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680759v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686401v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685978v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686023v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684932v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Rigaudeau-Estagerie" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monfraix" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Baron" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684073v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00680857v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00684134v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915844v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683054v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684785v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Franck" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin Hang Tong Teo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPTC.2011.6184408" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684775v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683587v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2011.5972784" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00684941v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683413v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481678v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618564v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Baron" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663509v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pacaud" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5517504" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620903v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00618674v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Galal El Dine" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619632v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620434v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481763v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/APS.2010.5561220" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00481821v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620621v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2010.5515669" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437397v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436411v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436128v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437436v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Khalil" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436408v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743236v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ballandras" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437481v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436414v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00438324v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00462946v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436242v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FREQ.2009.5168315" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437424v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Flament" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2009.5290423" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436248v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437482v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437388v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Mourot" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bar" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Giry" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMIC.2009.4770504" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00436581v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilal Ezzeddine" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00743246v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Ezzedine" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437488v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kaminsky" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437464v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5295945" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00437476v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Villemazet" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Herren" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMC.2009.5296368" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00349201v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358066v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji Fan" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelian Crunteanu" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358887v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358587v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358090v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358473v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tilhac" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Razafimandimby" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358465v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358124v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358596v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358574v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358591v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Reinhardt" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. de Cr&#233;cy" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358597v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358460v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lunot" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378184v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4633035" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358545v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358372v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2008.4632937" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199352v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915957v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00285395v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158025v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199359v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Catherinot" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354783v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199361v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Houbloss" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Puech" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Chebance" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354788v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2007.380307" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198990v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199025v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199173v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199351v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199356v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199316v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199348v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00199003v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156006v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00914641v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154407v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069377v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069380v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154435v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154093v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154049v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cameron" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915939v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00153293v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Valois" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00915974v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00504779v2" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Marmorat" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Sombrin" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2003.1210875" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00663524v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUMA.2003.340872" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322761v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Deletage" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIP56576.2022.9911727" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04483029v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SENSORS52175.2022.9967126" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322816v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS202256217.2022.9971127" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482955v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376824v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946994v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946986v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946981v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946978v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00946974v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01302098v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boichon Christelle" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houbloss Omar" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masmoudi Mohammed" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00620904v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lapierre" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Masmoudi" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02377033v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/sbew535e_ch4" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878455v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Giraud" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Catherinot" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fan" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/56026" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677545v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01909618v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Baratchart" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02376883v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachaud" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686584v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>